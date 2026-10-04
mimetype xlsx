--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab113786e06e44f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0670967f478441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra75c429c0c1a4ec5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb35178a9eb9f4c3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re266f59667574c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra75c429c0c1a4ec5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6333084500064814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb35178a9eb9f4c3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>