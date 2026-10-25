--- v13 (2026-10-04)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0670967f478441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf25f10312ef44408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb35178a9eb9f4c3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R798e59d116e541b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6333084500064814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb35178a9eb9f4c3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5e34612db44b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R798e59d116e541b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>37,625</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>32,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>