--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a847abb472f493f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0f71707ee146a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f1c3278e1ff43dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19cb0d45bc44a97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099adf0ef1ac4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f1c3278e1ff43dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41059bea1dd84b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19cb0d45bc44a97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>