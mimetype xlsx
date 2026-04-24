--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0f71707ee146a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2997cac1f44880" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19cb0d45bc44a97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re514b219be09400f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41059bea1dd84b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19cb0d45bc44a97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7506515ed247494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re514b219be09400f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>