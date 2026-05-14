--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2997cac1f44880" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4088da043241d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re514b219be09400f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce2bd1b240cd495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7506515ed247494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re514b219be09400f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R044bf828d3734e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce2bd1b240cd495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>