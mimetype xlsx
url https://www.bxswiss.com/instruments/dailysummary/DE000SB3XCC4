--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4088da043241d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085b8e1116084d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce2bd1b240cd495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R686a5e57cd894338"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R044bf828d3734e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce2bd1b240cd495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c74946b940f428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R686a5e57cd894338" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>28,855</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,855</x:t>
-[...394 lines deleted...]
-          <x:t>31,210</x:t>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,900</x:t>
-[...58 lines deleted...]
-          <x:t>31,200</x:t>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>