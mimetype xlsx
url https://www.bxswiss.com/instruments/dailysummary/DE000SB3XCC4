--- v9 (2026-06-05)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085b8e1116084d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165cc3bcb3744def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R686a5e57cd894338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ccdf8fb9a084fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c74946b940f428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R686a5e57cd894338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8d9b24f9af434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ccdf8fb9a084fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>42,115</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>