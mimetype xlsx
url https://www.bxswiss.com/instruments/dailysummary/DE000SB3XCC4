--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165cc3bcb3744def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6ff37de6724910" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ccdf8fb9a084fd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ca868c2a1141b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8d9b24f9af434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ccdf8fb9a084fd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6304069a6fad4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ca868c2a1141b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>48,465</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...354 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,585</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>