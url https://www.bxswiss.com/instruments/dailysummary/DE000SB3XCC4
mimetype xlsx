--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6ff37de6724910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab113786e06e44f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ca868c2a1141b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra75c429c0c1a4ec5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6304069a6fad4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ca868c2a1141b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re266f59667574c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra75c429c0c1a4ec5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>