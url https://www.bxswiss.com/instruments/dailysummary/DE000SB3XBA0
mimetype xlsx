--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6be1f3b209ba41e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca451a7bdc646b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e56a6edc3a47ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbf60ce0b98d43b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42d68e97c70b40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e56a6edc3a47ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75111d4a8fa640e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbf60ce0b98d43b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Moeller Maersk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XBA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,596</x:t>
-[...129 lines deleted...]
-          <x:t>0,524</x:t>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,489</x:t>
-[...490 lines deleted...]
-          <x:t>0,732</x:t>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>