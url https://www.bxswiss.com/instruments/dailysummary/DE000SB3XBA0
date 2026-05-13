--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca451a7bdc646b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0af57f5ffc241f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbf60ce0b98d43b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1970920ae8d4ffb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75111d4a8fa640e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbf60ce0b98d43b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red7f750448364aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1970920ae8d4ffb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Moeller Maersk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XBA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,722</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,697</x:t>
-[...205 lines deleted...]
-          <x:t>0,612</x:t>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,609</x:t>
-[...70 lines deleted...]
-          <x:t>0,588</x:t>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,573</x:t>
-[...107 lines deleted...]
-          <x:t>0,469</x:t>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>