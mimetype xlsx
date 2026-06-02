--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0af57f5ffc241f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c47c549cf824504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1970920ae8d4ffb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43ded25ba4894e53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red7f750448364aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1970920ae8d4ffb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d641b780f784cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43ded25ba4894e53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Moeller Maersk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XBA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,588</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,573</x:t>
-[...60 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,486</x:t>
-[...220 lines deleted...]
-          <x:t>0,469</x:t>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>0,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>