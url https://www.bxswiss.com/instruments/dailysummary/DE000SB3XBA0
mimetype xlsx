--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c47c549cf824504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8afe0d0f94504c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43ded25ba4894e53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R658c23627c054b7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d641b780f784cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43ded25ba4894e53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc36b704c8d94308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R658c23627c054b7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Moeller Maersk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XBA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,489</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,473</x:t>
-[...367 lines deleted...]
-          <x:t>0,513</x:t>
+          <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,434</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,593</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>