--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8afe0d0f94504c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d201e067154c59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R658c23627c054b7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d126904b6a4f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc36b704c8d94308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R658c23627c054b7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ec3a7efd744570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d126904b6a4f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Moeller Maersk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XBA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,513</x:t>
-[...4 lines deleted...]
-          <x:t>0,434</x:t>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,452</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,473</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,528</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...408 lines deleted...]
-          <x:t>22.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>0,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>