--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d201e067154c59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2a18f5fa7840d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d126904b6a4f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7676272ad373414f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ec3a7efd744570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d126904b6a4f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0106e8143404494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7676272ad373414f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Moeller Maersk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XBA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,544</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,589</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>0,419</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>