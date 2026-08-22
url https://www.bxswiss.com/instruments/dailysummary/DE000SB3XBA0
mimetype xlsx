--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2a18f5fa7840d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ffe2b9c15e4f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7676272ad373414f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R024a6df5805948e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0106e8143404494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7676272ad373414f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf329ed1506a84770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R024a6df5805948e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Moeller Maersk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XBA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,592</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,598</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>20.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,561</x:t>
-[...232 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>0,598</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>