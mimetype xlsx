--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7233e348077c47bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9101efa54cab4fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra95e0059bc824ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re252cb3449cf4c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf008dc4b0e4041a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra95e0059bc824ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e22a52724174700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re252cb3449cf4c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>61,165</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>