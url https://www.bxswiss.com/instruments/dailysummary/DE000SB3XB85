--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9101efa54cab4fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8652636974d6492a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re252cb3449cf4c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d43855fba44830"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e22a52724174700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re252cb3449cf4c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf70ad721b83e48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d43855fba44830" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>