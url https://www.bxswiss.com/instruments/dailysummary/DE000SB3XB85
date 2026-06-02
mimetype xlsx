--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8652636974d6492a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6067b5468f9440ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d43855fba44830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63182c0cb83e4913"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf70ad721b83e48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d43855fba44830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2b3238ef8c0401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63182c0cb83e4913" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>