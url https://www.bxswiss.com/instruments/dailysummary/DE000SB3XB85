--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6067b5468f9440ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4094fb12c64b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63182c0cb83e4913"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ae600b031d49a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2b3238ef8c0401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63182c0cb83e4913" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3307aeae37384394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ae600b031d49a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>105,700</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,330</x:t>
-[...166 lines deleted...]
-          <x:t>118,890</x:t>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>