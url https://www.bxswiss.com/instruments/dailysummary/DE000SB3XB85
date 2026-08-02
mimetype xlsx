--- v10 (2026-06-23)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4094fb12c64b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40190ce177c44ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ae600b031d49a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eea037d39ae4a80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3307aeae37384394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ae600b031d49a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcea9cb458524382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eea037d39ae4a80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>112,140</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,980</x:t>
-[...254 lines deleted...]
-          <x:t>102,270</x:t>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,120</x:t>
-[...156 lines deleted...]
-          <x:t>115,030</x:t>
+          <x:t>110,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,560</x:t>
-[...107 lines deleted...]
-          <x:t>107,940</x:t>
+          <x:t>113,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>