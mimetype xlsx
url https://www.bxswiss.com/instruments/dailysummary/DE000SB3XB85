--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40190ce177c44ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ede3e9941ed4e97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eea037d39ae4a80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc11eb42b7b943f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcea9cb458524382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eea037d39ae4a80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35f5d588e6984baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc11eb42b7b943f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>110,290</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,100</x:t>
-[...92 lines deleted...]
-          <x:t>113,860</x:t>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,130</x:t>
-[...328 lines deleted...]
-          <x:t>99,760</x:t>
+          <x:t>122,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>