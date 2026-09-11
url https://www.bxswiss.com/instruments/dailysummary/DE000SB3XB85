--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ede3e9941ed4e97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1683d9f5b5784afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc11eb42b7b943f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e59c7a27a284d0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35f5d588e6984baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc11eb42b7b943f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f9369d3f0e4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e59c7a27a284d0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>