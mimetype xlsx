--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1683d9f5b5784afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e8ed8f01b44d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e59c7a27a284d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4978d62cf26143a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f9369d3f0e4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e59c7a27a284d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc61fd6373ef4400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4978d62cf26143a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>