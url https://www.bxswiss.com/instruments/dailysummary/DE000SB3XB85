--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e8ed8f01b44d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a173c4a8834531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4978d62cf26143a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58cddb7b79b84360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc61fd6373ef4400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4978d62cf26143a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0268274048d54cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58cddb7b79b84360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>120,380</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...495 lines deleted...]
-          <x:t>120,280</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,310</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>120,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>