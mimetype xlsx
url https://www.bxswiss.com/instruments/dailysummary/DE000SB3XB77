--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea8731557c84f84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438b62022e6a4f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b274a404a8466d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad764c9188ac4481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63a83e5ca824ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b274a404a8466d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c33197c106e420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad764c9188ac4481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>11,585</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>13,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,065</x:t>
-[...87 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,895</x:t>
-[...188 lines deleted...]
-          <x:t>13,355</x:t>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,665</x:t>
-[...161 lines deleted...]
-          <x:t>11,175</x:t>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>