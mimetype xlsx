--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438b62022e6a4f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16eb838926fd44f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad764c9188ac4481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cff0d69dac4eee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c33197c106e420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad764c9188ac4481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a552c8caf914036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cff0d69dac4eee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,755</x:t>
-[...107 lines deleted...]
-          <x:t>13,125</x:t>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,225</x:t>
-[...512 lines deleted...]
-          <x:t>9,520</x:t>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>