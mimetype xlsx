--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16eb838926fd44f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f60e564b83241d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cff0d69dac4eee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68fbe57b9c1841db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a552c8caf914036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cff0d69dac4eee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc60c42eb1347e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68fbe57b9c1841db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,414 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>11,955</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,665</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>