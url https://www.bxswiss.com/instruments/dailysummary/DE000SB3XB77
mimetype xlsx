--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f60e564b83241d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1af691f7dc4e98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68fbe57b9c1841db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb644144647544041"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc60c42eb1347e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68fbe57b9c1841db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a53775b389f4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb644144647544041" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>