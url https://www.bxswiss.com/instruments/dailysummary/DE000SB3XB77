--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1af691f7dc4e98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9150adb389a64ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb644144647544041"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re33d5b60cda64e4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a53775b389f4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb644144647544041" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R785be3d6f82d4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re33d5b60cda64e4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>22,985</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...478 lines deleted...]
-          <x:t>36,205</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>