--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9150adb389a64ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ea9343f7d54c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re33d5b60cda64e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e11147ae6441b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R785be3d6f82d4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re33d5b60cda64e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53667a4ef8e64263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e11147ae6441b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>23,785</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>12.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,525</x:t>
-[...171 lines deleted...]
-          <x:t>31,340</x:t>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>