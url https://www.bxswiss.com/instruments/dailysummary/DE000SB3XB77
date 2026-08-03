--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ea9343f7d54c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58e0dd1f47b47f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e11147ae6441b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R591d8a5db02a41c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53667a4ef8e64263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e11147ae6441b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb8536c10b034131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R591d8a5db02a41c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,525</x:t>
-[...205 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,825</x:t>
-[...183 lines deleted...]
-          <x:t>25,745</x:t>
+          <x:t>24,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>