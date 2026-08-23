--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58e0dd1f47b47f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f72270fa27a4864" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R591d8a5db02a41c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ace840ecc54e4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb8536c10b034131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R591d8a5db02a41c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R113209ccece44834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ace840ecc54e4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,645</x:t>
-[...306 lines deleted...]
-          <x:t>17,290</x:t>
+          <x:t>23,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>