--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f72270fa27a4864" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97abe9445d8344d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ace840ecc54e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656e1b0e54004ede"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R113209ccece44834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ace840ecc54e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f90f23d3f245da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656e1b0e54004ede" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>21,740</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,980</x:t>
-[...571 lines deleted...]
-          <x:t>21,340</x:t>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>