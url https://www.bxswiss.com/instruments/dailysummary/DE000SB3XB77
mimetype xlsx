--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97abe9445d8344d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d643f1982ea4280" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656e1b0e54004ede"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6aaff657e041aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f90f23d3f245da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656e1b0e54004ede" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b13034e6b764ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6aaff657e041aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>21,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>