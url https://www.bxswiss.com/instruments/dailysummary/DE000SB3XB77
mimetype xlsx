--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d643f1982ea4280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c59355839304f6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6aaff657e041aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1681efa34f843f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b13034e6b764ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6aaff657e041aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98d75bf67caa4d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1681efa34f843f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>20,590</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,190</x:t>
-[...26 lines deleted...]
-          <x:t>21,860</x:t>
+          <x:t>20,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...532 lines deleted...]
-          <x:t>28,065</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>