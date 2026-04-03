--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3486410828b04fdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f2b3710d3b4915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8213c7d5b8ce400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f3130180184fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f291f793bcf45e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8213c7d5b8ce400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fa4fea2618c4615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f3130180184fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>