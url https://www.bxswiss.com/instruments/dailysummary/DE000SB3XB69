--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f2b3710d3b4915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3bc1b7e5f0245a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f3130180184fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R557c3f5e6ff34d82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fa4fea2618c4615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f3130180184fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d8a9fde676a4169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R557c3f5e6ff34d82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>48,995</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,185</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>50,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>