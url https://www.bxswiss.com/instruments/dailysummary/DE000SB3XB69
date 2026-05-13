--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3bc1b7e5f0245a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R866ed0990acd437b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R557c3f5e6ff34d82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766c378ce3794ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d8a9fde676a4169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R557c3f5e6ff34d82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff0d0ec55f12453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766c378ce3794ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>