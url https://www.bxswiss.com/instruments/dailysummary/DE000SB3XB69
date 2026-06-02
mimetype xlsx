--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R866ed0990acd437b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24986aae67d84a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766c378ce3794ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7effc49a24401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff0d0ec55f12453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766c378ce3794ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3fe08e55464415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7effc49a24401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>67,555</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,525</x:t>
-[...328 lines deleted...]
-          <x:t>67,915</x:t>
+          <x:t>71,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>