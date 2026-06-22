--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24986aae67d84a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b498ba93780413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7effc49a24401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f36f237a044af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3fe08e55464415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7effc49a24401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7eaab06fc044a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f36f237a044af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>