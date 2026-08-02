--- v10 (2026-06-22)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b498ba93780413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463c6936ae4348a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f36f237a044af3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4ffacfa8714001"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7eaab06fc044a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f36f237a044af3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92bb1ae7716f4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4ffacfa8714001" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...446 lines deleted...]
-          <x:t>86,680</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>87,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>