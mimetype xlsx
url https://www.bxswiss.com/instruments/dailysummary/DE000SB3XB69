--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463c6936ae4348a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re71eb4a4e0864a96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4ffacfa8714001"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a2c486a4ac94042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92bb1ae7716f4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4ffacfa8714001" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f2a4b362e5446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a2c486a4ac94042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>87,940</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,350</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>