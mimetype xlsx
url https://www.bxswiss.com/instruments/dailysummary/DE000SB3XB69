--- v12 (2026-08-22)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re71eb4a4e0864a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd1080a050a4189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a2c486a4ac94042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a88c1d364e45c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f2a4b362e5446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a2c486a4ac94042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R887121fca00e4fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a88c1d364e45c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>89,860</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,290</x:t>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>85,990</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>87,230</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...451 lines deleted...]
-          <x:t>95,910</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>