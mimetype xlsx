--- v13 (2026-10-01)
+++ v14 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd1080a050a4189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f372325100f4642" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a88c1d364e45c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80bf357cb5664049"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R887121fca00e4fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a88c1d364e45c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4035243d104e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80bf357cb5664049" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>79,720</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>78,665</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>