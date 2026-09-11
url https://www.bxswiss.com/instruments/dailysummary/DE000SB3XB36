--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc596bebda2b4ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7fd2a6c382b42d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4795c78caeff4383"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cfa07fbcd4a42d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff096795599e4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4795c78caeff4383" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a5f1cb0c234968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cfa07fbcd4a42d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,451</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,441</x:t>
-[...97 lines deleted...]
-          <x:t>0,449</x:t>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
-        </x:is>
-[...489 lines deleted...]
-          <x:t>0,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>