--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7fd2a6c382b42d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7069c48bd94c4b09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cfa07fbcd4a42d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b0eb52f82f4abc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a5f1cb0c234968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cfa07fbcd4a42d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19449b2383164f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b0eb52f82f4abc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,387</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,378</x:t>
-[...11 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,393</x:t>
-[...97 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,402</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,400</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,416</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>