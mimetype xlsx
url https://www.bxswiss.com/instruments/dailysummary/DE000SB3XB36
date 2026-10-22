--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7069c48bd94c4b09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8fd02d2ef8d4423" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b0eb52f82f4abc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d6b08ccc48b4eb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19449b2383164f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b0eb52f82f4abc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9062c20fd43432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d6b08ccc48b4eb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,420</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,407</x:t>
-[...571 lines deleted...]
-          <x:t>0,506</x:t>
+          <x:t>0,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>