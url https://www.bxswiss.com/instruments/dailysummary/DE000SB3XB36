--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7e12b149fe44b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a3d520bbac04a23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59fbb29a9b38458c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08e4588048354bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c58d770b83d4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59fbb29a9b38458c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5dc3851f0845cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08e4588048354bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...247 lines deleted...]
-          <x:t>0,557</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,546</x:t>
-[...161 lines deleted...]
-          <x:t>0,609</x:t>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,694</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,638</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,632</x:t>
-[...16 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,668</x:t>
-[...31 lines deleted...]
-          <x:t>0,704</x:t>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>