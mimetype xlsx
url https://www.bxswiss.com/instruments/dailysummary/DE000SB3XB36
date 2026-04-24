--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a3d520bbac04a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849f739585374791" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08e4588048354bf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R430af2566ff7498b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5dc3851f0845cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08e4588048354bf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca8905b5d27f4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R430af2566ff7498b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,615</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>