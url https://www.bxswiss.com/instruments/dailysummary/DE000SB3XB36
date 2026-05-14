--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849f739585374791" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16095f4ac5514e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R430af2566ff7498b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb0b5c912cf42f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca8905b5d27f4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R430af2566ff7498b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb15bb275f94465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb0b5c912cf42f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,637</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>0,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>