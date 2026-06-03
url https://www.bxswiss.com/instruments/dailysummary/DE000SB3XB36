--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16095f4ac5514e6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54eafb2d86a34ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb0b5c912cf42f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d93806fb614906"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb15bb275f94465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb0b5c912cf42f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b70ab514c3c4d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d93806fb614906" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,581</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,561</x:t>
-[...21 lines deleted...]
-          <x:t>0,538</x:t>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,524</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,562</x:t>
-[...242 lines deleted...]
-          <x:t>0,527</x:t>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,523</x:t>
-[...107 lines deleted...]
-          <x:t>0,539</x:t>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>