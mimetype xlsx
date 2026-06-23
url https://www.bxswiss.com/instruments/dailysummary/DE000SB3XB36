--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54eafb2d86a34ca4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d800d0b2794c36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d93806fb614906"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0039ab870f694040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b70ab514c3c4d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d93806fb614906" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc48146247d7241d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0039ab870f694040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,533</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,531</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,487</x:t>
-[...48 lines deleted...]
-          <x:t>0,489</x:t>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,483</x:t>
-[...26 lines deleted...]
-          <x:t>0,470</x:t>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>