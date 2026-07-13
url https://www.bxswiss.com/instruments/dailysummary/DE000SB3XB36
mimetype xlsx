--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d800d0b2794c36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99818ba019324f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0039ab870f694040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8f64b292f640b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc48146247d7241d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0039ab870f694040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5367326c0a747e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8f64b292f640b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,493</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,487</x:t>
-[...26 lines deleted...]
-          <x:t>0,473</x:t>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,487</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,470</x:t>
-[...70 lines deleted...]
-          <x:t>0,467</x:t>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,467</x:t>
-[...141 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...16 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,451</x:t>
-[...21 lines deleted...]
-          <x:t>0,438</x:t>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,434</x:t>
-[...80 lines deleted...]
-          <x:t>0,459</x:t>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>