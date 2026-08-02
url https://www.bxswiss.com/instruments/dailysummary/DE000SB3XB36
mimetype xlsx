--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99818ba019324f6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6760dfc76d8c428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8f64b292f640b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f91d6ce85e24666"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5367326c0a747e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8f64b292f640b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6cde597f4174136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f91d6ce85e24666" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,486</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,464</x:t>
-[...6 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,452</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,442</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,434</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,462</x:t>
-[...440 lines deleted...]
-        <x:is>
           <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>