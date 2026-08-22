--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6760dfc76d8c428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc596bebda2b4ed9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f91d6ce85e24666"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4795c78caeff4383"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6cde597f4174136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f91d6ce85e24666" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff096795599e4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4795c78caeff4383" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,446</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,431</x:t>
-[...21 lines deleted...]
-          <x:t>0,419</x:t>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,423</x:t>
-[...495 lines deleted...]
-          <x:t>0,440</x:t>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>