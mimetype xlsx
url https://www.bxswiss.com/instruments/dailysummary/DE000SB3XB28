--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0299d6c2d1994c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf29f119f8594d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d5be244eeca4b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6568a1983cc84885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea10655b6ac49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d5be244eeca4b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e8caacc56ab4fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6568a1983cc84885" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>140,810</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,430</x:t>
-[...60 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,560</x:t>
-[...279 lines deleted...]
-          <x:t>136,730</x:t>
+          <x:t>136,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>