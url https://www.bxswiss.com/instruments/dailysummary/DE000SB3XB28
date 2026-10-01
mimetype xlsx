--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf29f119f8594d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba6a31909eff4345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6568a1983cc84885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0620a7db33c4280"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e8caacc56ab4fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6568a1983cc84885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1200e42bf024250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0620a7db33c4280" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>141,960</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,380</x:t>
-[...38 lines deleted...]
-          <x:t>139,580</x:t>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,240</x:t>
-[...409 lines deleted...]
-          <x:t>132,050</x:t>
+          <x:t>143,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>