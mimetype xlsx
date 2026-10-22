--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba6a31909eff4345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2440b2292547cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0620a7db33c4280"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4680f7acb4e84c30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1200e42bf024250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0620a7db33c4280" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff97f9162dfd4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4680f7acb4e84c30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>134,770</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>138,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>138,420</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,170</x:t>
-[...6 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,900</x:t>
-[...58 lines deleted...]
-          <x:t>141,170</x:t>
+          <x:t>141,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,470</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>135,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>