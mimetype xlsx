--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d09620bd454ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f083ad625e4736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R681204145eeb4380"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58b59785128045ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31517fc3231b4e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R681204145eeb4380" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae0e07abb5cd455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58b59785128045ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...350 lines deleted...]
-          <x:t>06.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,660</x:t>
-[...279 lines deleted...]
-          <x:t>95,990</x:t>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>