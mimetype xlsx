--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f083ad625e4736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0feffbf796bb4464" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58b59785128045ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb0c7fcca4b644a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae0e07abb5cd455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58b59785128045ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R427218a1e98f4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb0c7fcca4b644a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>95,530</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,160</x:t>
-[...620 lines deleted...]
-          <x:t>79,755</x:t>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>