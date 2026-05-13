--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0feffbf796bb4464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a144119f5ed4fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb0c7fcca4b644a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reddf660af4c64ac4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R427218a1e98f4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb0c7fcca4b644a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c154ce717544fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reddf660af4c64ac4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>