--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a144119f5ed4fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9f3767f15b4d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reddf660af4c64ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71fa4cb215984b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c154ce717544fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reddf660af4c64ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91338118848b452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71fa4cb215984b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>