--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9f3767f15b4d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903a1e02ff564007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71fa4cb215984b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7c7fdd46bfd42f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91338118848b452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71fa4cb215984b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e63af8f2fe041ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7c7fdd46bfd42f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>