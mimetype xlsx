--- v9 (2026-06-22)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903a1e02ff564007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8d5d6e344247dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7c7fdd46bfd42f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd57beb0cb8154c6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e63af8f2fe041ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7c7fdd46bfd42f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ef8ed924244828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd57beb0cb8154c6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,300</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>127,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>