--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8d5d6e344247dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0299d6c2d1994c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd57beb0cb8154c6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d5be244eeca4b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ef8ed924244828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd57beb0cb8154c6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea10655b6ac49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d5be244eeca4b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>129,860</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,910</x:t>
-[...409 lines deleted...]
-          <x:t>122,300</x:t>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>