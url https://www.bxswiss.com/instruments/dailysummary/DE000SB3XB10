--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48e482d72394b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bee0147f52e461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb977fcfa8e40486b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd755d85abd784632"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc154b27238174ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb977fcfa8e40486b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda65e5f0b0954952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd755d85abd784632" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>49,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>47,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>