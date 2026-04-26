--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bee0147f52e461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55aa1bb76c6c4390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd755d85abd784632"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d02e8fe4b584253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda65e5f0b0954952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd755d85abd784632" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc5e222baa5544d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d02e8fe4b584253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>