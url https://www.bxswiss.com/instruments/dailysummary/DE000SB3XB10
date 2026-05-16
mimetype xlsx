--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55aa1bb76c6c4390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61668ead50d8404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d02e8fe4b584253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30ee5437cd1f4217"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc5e222baa5544d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d02e8fe4b584253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1224581bc31478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30ee5437cd1f4217" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>