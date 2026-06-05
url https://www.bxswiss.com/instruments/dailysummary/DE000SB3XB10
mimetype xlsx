--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61668ead50d8404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bedcbbc979c4cda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30ee5437cd1f4217"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5241a9ca2e1453e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1224581bc31478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30ee5437cd1f4217" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0cd1220ac4c426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5241a9ca2e1453e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>