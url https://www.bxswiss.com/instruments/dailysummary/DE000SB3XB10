--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bedcbbc979c4cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea36561032f64740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5241a9ca2e1453e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66ca6b8b9a694907"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0cd1220ac4c426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5241a9ca2e1453e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4721bcf5fd4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66ca6b8b9a694907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>88,880</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,950</x:t>
-        </x:is>
-[...457 lines deleted...]
-          <x:t>104,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>