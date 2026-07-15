--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea36561032f64740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re282047e4a0b4c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66ca6b8b9a694907"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3122fa0d96824e83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4721bcf5fd4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66ca6b8b9a694907" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf2ad198c10b4a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3122fa0d96824e83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>106,210</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>85,570</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,480</x:t>
-[...274 lines deleted...]
-          <x:t>90,950</x:t>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>