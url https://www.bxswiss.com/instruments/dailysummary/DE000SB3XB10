--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re282047e4a0b4c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a90501e442147da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3122fa0d96824e83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a788c0864e4f31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf2ad198c10b4a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3122fa0d96824e83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72ea31a179b5484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a788c0864e4f31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>