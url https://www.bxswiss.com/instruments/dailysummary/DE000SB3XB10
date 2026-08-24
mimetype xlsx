--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a90501e442147da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b8fa1b0c814a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a788c0864e4f31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9ad78f89aff40af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72ea31a179b5484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a788c0864e4f31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9988fd8958a42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9ad78f89aff40af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>93,050</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,940</x:t>
-[...87 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,020</x:t>
-[...441 lines deleted...]
-          <x:t>76,415</x:t>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>