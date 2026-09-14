--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b8fa1b0c814a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08f8758f757b4557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9ad78f89aff40af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8922611271e457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9988fd8958a42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9ad78f89aff40af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c39d34894e54a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8922611271e457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,420</x:t>
-[...333 lines deleted...]
-          <x:t>78,720</x:t>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>