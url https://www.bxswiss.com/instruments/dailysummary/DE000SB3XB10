--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08f8758f757b4557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafde7c399f06435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8922611271e457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0707ddf3b75a45d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c39d34894e54a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8922611271e457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783d5980c8c2482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0707ddf3b75a45d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>86,980</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>83,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>