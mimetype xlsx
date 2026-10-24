--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafde7c399f06435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c9bce0b5d14d2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0707ddf3b75a45d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree5d0ddec5f8441a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783d5980c8c2482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0707ddf3b75a45d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3bb493046f946bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree5d0ddec5f8441a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>84,580</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>100,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>