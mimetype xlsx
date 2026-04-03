--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ffbeca18ab4249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49c538b7d3b34ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd17137cf338c41f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6669238e90f04121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92b1cce3dc3c4260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd17137cf338c41f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc13616435da4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6669238e90f04121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>76,270</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,455</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>