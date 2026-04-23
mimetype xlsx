--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49c538b7d3b34ec6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a39f7b2b984028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6669238e90f04121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47bccbe5f1a94158"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc13616435da4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6669238e90f04121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R196ce9ce759e430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47bccbe5f1a94158" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,850</x:t>
-[...333 lines deleted...]
-          <x:t>64,590</x:t>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>