--- v6 (2026-04-23)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a39f7b2b984028" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5f506ddac44fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47bccbe5f1a94158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8487de1d27be41d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R196ce9ce759e430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47bccbe5f1a94158" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b95bba1df0d42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8487de1d27be41d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,28 +713,55 @@
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,320</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>