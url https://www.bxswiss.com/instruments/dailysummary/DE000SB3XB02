--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5f506ddac44fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5582c53f96d45db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8487de1d27be41d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05da31360edb4139"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b95bba1df0d42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8487de1d27be41d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c7ec8d610e4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05da31360edb4139" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>