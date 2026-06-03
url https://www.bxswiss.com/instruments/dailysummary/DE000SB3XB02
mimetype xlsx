--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5582c53f96d45db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b0e014a1034435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05da31360edb4139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5027a48490946d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c7ec8d610e4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05da31360edb4139" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a4de0814ae14ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5027a48490946d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>77,200</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>82,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,970</x:t>
-[...129 lines deleted...]
-          <x:t>78,090</x:t>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>04.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,590</x:t>
-[...198 lines deleted...]
-          <x:t>79,180</x:t>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>