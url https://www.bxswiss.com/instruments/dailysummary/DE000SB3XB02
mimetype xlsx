--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b0e014a1034435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d0e2e07e114c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5027a48490946d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd70b3f04f0874df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a4de0814ae14ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5027a48490946d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a68ad5428b46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd70b3f04f0874df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>