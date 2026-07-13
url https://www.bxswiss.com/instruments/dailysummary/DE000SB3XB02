--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d0e2e07e114c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree30c0cba18b4798" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd70b3f04f0874df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd914f5ec398e44b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a68ad5428b46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd70b3f04f0874df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e20e5746bcb4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd914f5ec398e44b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>