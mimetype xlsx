--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree30c0cba18b4798" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c44fe6db954730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd914f5ec398e44b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34bfec8da51141c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e20e5746bcb4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd914f5ec398e44b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0d8ee35f674705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34bfec8da51141c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>94,010</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>99,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,530</x:t>
-[...220 lines deleted...]
-          <x:t>101,390</x:t>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>