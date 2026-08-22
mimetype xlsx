--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c44fe6db954730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc307cdb395704f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34bfec8da51141c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra42aafba104f4583"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0d8ee35f674705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34bfec8da51141c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7ed2fc1c3374270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra42aafba104f4583" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>101,790</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,390</x:t>
-[...11 lines deleted...]
-          <x:t>101,050</x:t>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>97,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>