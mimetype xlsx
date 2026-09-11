--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc307cdb395704f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re762e24fabcf4cca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra42aafba104f4583"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb770fea4165a49d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7ed2fc1c3374270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra42aafba104f4583" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb20cdd491de044b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb770fea4165a49d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>116,420</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,630</x:t>
-[...38 lines deleted...]
-          <x:t>109,640</x:t>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,600</x:t>
-[...48 lines deleted...]
-          <x:t>112,260</x:t>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,200</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>107,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,990</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>