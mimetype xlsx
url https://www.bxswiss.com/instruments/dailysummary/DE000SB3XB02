--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re762e24fabcf4cca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd1bc07598b41f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb770fea4165a49d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e20524a5f65453f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb20cdd491de044b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb770fea4165a49d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75f4c6cd948455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e20524a5f65453f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>