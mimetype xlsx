--- v15 (2026-10-01)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd1bc07598b41f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659a45d0c451428a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e20524a5f65453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4681cd64e624663"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75f4c6cd948455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e20524a5f65453f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R730c9c4a5d294997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4681cd64e624663" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XB02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>92,320</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>90,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>85,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>