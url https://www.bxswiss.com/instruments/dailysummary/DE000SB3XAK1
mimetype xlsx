--- v4 (2026-01-11)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0c674dfe1f494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4548891f774606" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a7350f0eea4fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d348cad6fa4ceb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcddad0a8205244ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a7350f0eea4fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4230f16ac2a47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d348cad6fa4ceb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>6,205</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>