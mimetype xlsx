--- v5 (2026-04-03)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4548891f774606" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ef29438cc242a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d348cad6fa4ceb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbabcafb0d5334ba6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4230f16ac2a47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d348cad6fa4ceb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99d18a499de148ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbabcafb0d5334ba6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,015</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>3,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>2,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>