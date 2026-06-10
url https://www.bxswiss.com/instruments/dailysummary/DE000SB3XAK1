--- v6 (2026-04-27)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ef29438cc242a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9eebe8705fc4b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbabcafb0d5334ba6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3edeaed325a64b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99d18a499de148ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbabcafb0d5334ba6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2901478ff5964731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3edeaed325a64b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>2,515</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>2,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,070</x:t>
-[...43 lines deleted...]
-          <x:t>3,135</x:t>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,905</x:t>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>3,480</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,275</x:t>
-[...166 lines deleted...]
-          <x:t>2,985</x:t>
+          <x:t>3,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>