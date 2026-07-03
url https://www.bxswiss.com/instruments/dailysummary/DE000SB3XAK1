--- v7 (2026-06-10)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9eebe8705fc4b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48cff2b9124c4a68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3edeaed325a64b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a152cef1a0e4003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2901478ff5964731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3edeaed325a64b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eeb3bef5076471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a152cef1a0e4003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>3,490</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,505</x:t>
-[...64 lines deleted...]
-        <x:is>
           <x:t>3,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>3,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>