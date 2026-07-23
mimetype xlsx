--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48cff2b9124c4a68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14761cd1df2341ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a152cef1a0e4003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fd44c3fa1ca4fce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eeb3bef5076471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a152cef1a0e4003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10633dea6c1d4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fd44c3fa1ca4fce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>3,780</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,610</x:t>
-[...134 lines deleted...]
-          <x:t>3,960</x:t>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>24.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,580</x:t>
-[...75 lines deleted...]
-          <x:t>4,520</x:t>
+          <x:t>4,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>5,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>