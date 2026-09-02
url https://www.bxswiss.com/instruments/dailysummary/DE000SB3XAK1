--- v9 (2026-07-23)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14761cd1df2341ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d1fb45d14d84130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fd44c3fa1ca4fce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaf91530b08d4ee6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10633dea6c1d4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fd44c3fa1ca4fce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f583cedd38c48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaf91530b08d4ee6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,780</x:t>
-        </x:is>
-[...472 lines deleted...]
-          <x:t>3,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>