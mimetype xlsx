--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d1fb45d14d84130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R356f35dd69f743b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaf91530b08d4ee6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7f4309c74e482c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f583cedd38c48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaf91530b08d4ee6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re90ca8ed95d748f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7f4309c74e482c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,565</x:t>
-[...548 lines deleted...]
-        <x:is>
           <x:t>5,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>