--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R356f35dd69f743b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde62dcbad66449fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7f4309c74e482c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02703ee1ef504a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re90ca8ed95d748f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7f4309c74e482c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7203b86c16e425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02703ee1ef504a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>