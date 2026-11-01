--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde62dcbad66449fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb53b3e40a944af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02703ee1ef504a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdee950060013473d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7203b86c16e425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02703ee1ef504a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03c0474a88cf43ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdee950060013473d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>4,250</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,660</x:t>
-[...70 lines deleted...]
-          <x:t>4,420</x:t>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,050</x:t>
-[...151 lines deleted...]
-          <x:t>3,770</x:t>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>3,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.10.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,100</x:t>
-[...4 lines deleted...]
-          <x:t>2,710</x:t>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>3,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>