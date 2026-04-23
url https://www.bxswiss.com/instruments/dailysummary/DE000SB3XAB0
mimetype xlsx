--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9207eb42b63477c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d69a0c71d144fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf21a75ceb244ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddb45cfa283942ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac31bc0e3cf74497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf21a75ceb244ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75ad9a808e1a47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddb45cfa283942ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on TecDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,720</x:t>
-[...43 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,720</x:t>
-[...394 lines deleted...]
-          <x:t>1,680</x:t>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
-        </x:is>
-[...138 lines deleted...]
-          <x:t>1,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>