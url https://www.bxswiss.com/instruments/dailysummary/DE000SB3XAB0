--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d69a0c71d144fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb407ad1626a14a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddb45cfa283942ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a9184128fa84c09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75ad9a808e1a47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddb45cfa283942ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca713e37ae0f413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a9184128fa84c09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on TecDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,906</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,876</x:t>
-[...259 lines deleted...]
-          <x:t>1,320</x:t>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,285</x:t>
-[...43 lines deleted...]
-          <x:t>1,180</x:t>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,175</x:t>
-[...102 lines deleted...]
-          <x:t>1,440</x:t>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,435</x:t>
-[...11 lines deleted...]
-          <x:t>1,435</x:t>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,590</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>1,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>