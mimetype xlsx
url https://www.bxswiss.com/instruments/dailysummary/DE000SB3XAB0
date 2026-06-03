--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb407ad1626a14a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dcea1206827461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a9184128fa84c09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd6f1477d9644cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca713e37ae0f413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a9184128fa84c09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64da517192b94807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd6f1477d9644cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on TecDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,435</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,590</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,500</x:t>
-[...11 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>1,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>1,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,710</x:t>
-[...139 lines deleted...]
-          <x:t>1,590</x:t>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>