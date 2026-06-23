--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dcea1206827461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redae9f52fd49414e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd6f1477d9644cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2afefa8766664348"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64da517192b94807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd6f1477d9644cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b2bd7e1a77e4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2afefa8766664348" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on TecDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,805</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,710</x:t>
-[...227 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,065</x:t>
-[...43 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,275</x:t>
-[...4 lines deleted...]
-          <x:t>2,065</x:t>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>3,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>