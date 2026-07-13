--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redae9f52fd49414e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0615e131c4e344d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2afefa8766664348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f8ad9d416a04b3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b2bd7e1a77e4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2afefa8766664348" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301410bc5dee436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f8ad9d416a04b3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on TecDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>2,255</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,100</x:t>
-[...16 lines deleted...]
-          <x:t>2,090</x:t>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,930</x:t>
-[...188 lines deleted...]
-          <x:t>2,050</x:t>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>