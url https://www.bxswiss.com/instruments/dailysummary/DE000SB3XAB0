--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0615e131c4e344d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0d70387dae4fec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f8ad9d416a04b3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e9d6ea503554d28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301410bc5dee436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f8ad9d416a04b3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66e2e26b4c67406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e9d6ea503554d28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on TecDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,090</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,930</x:t>
-[...232 lines deleted...]
-          <x:t>1,875</x:t>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,765</x:t>
-[...33 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
-[...279 lines deleted...]
-          <x:t>1,600</x:t>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>