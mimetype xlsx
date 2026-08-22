--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0d70387dae4fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2715fc8af6de4643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e9d6ea503554d28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b230790ab54657"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66e2e26b4c67406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e9d6ea503554d28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dda1bbacf1246d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b230790ab54657" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on TecDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,885</x:t>
-[...16 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,855</x:t>
-[...549 lines deleted...]
-          <x:t>1,550</x:t>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>