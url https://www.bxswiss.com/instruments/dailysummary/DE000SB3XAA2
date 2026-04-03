--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85a7e5228de4bd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ae39ef9e4c4b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49c7eb26c934740"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f38c13b06e492c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb345452bc6b4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49c7eb26c934740" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R098f88af00d24ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f38c13b06e492c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on MDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>