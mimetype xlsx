--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ae39ef9e4c4b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21dc53593e724af5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f38c13b06e492c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e654df43de14c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R098f88af00d24ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f38c13b06e492c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29561518a85c4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e654df43de14c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on MDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>04.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
-        </x:is>
-[...580 lines deleted...]
-          <x:t>0,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>