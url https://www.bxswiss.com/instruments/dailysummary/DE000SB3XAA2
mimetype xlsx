--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21dc53593e724af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77fedd87b36941fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e654df43de14c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R744aedefd8a44986"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29561518a85c4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e654df43de14c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ab697b0a4a44228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R744aedefd8a44986" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on MDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,019</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>1,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,255</x:t>
-[...144 lines deleted...]
-          <x:t>1,145</x:t>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>