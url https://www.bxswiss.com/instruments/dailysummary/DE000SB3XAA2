--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77fedd87b36941fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f4ac4bd861421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R744aedefd8a44986"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1ad1f2ce1254988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ab697b0a4a44228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R744aedefd8a44986" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40628634716437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1ad1f2ce1254988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on MDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,090</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,190</x:t>
-[...26 lines deleted...]
-          <x:t>1,255</x:t>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,195</x:t>
-[...33 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,255</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>1,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,270</x:t>
-[...404 lines deleted...]
-          <x:t>1,185</x:t>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>