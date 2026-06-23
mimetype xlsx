--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f4ac4bd861421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b3389cef093450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1ad1f2ce1254988"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b8553d8490946b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40628634716437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1ad1f2ce1254988" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575b3310937e4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b8553d8490946b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on MDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,235</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,255</x:t>
-[...318 lines deleted...]
-          <x:t>1,510</x:t>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>1,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>