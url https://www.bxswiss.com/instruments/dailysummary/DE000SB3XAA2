--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b3389cef093450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d48b4308154638" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b8553d8490946b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f0d13fa5544c9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575b3310937e4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b8553d8490946b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99954393a30045d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f0d13fa5544c9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on MDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,340</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>1,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>1,390</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>