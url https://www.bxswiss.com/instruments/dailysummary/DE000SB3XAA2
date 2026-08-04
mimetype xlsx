--- v12 (2026-07-14)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d48b4308154638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd106120f5c461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f0d13fa5544c9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b9c2cc98154954"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99954393a30045d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f0d13fa5544c9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853e38400a3c4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b9c2cc98154954" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on MDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,425</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,390</x:t>
-[...16 lines deleted...]
-          <x:t>1,375</x:t>
+          <x:t>1,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>23.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,310</x:t>
-[...4 lines deleted...]
-          <x:t>1,230</x:t>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,280</x:t>
-[...70 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>1,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,160</x:t>
-[...247 lines deleted...]
-          <x:t>1,195</x:t>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>