--- v13 (2026-08-04)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd106120f5c461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca4bb77eb2f42a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b9c2cc98154954"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f5af2ae6b444c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853e38400a3c4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b9c2cc98154954" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9fe191c66cf47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f5af2ae6b444c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on MDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,585</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,360</x:t>
-[...6 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,280</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>1,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,085</x:t>
-[...11 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,190</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,175</x:t>
-[...198 lines deleted...]
-          <x:t>1,275</x:t>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>