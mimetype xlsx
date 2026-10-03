--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca4bb77eb2f42a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b5766876181468a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f5af2ae6b444c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c48c28d747649d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9fe191c66cf47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f5af2ae6b444c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ec3dc9465942cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c48c28d747649d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on MDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,300</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,260</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,270</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,280</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,240</x:t>
-[...21 lines deleted...]
-          <x:t>1,130</x:t>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>