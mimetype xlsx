--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b5766876181468a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4dda20323b45e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c48c28d747649d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca580f28e61a42c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ec3dc9465942cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c48c28d747649d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0274f9ec02ee4c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca580f28e61a42c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on MDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1,145</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,045</x:t>
-[...70 lines deleted...]
-          <x:t>0,961</x:t>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,942</x:t>
-[...232 lines deleted...]
-          <x:t>0,939</x:t>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,881</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,773</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>