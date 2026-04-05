--- v2 (2026-03-14)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b371abdbe54e9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra088b96aaf2246b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9c93c3c1584fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R291c0e59d72d49e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc3927af37f0417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9c93c3c1584fa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1863550067c4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R291c0e59d72d49e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>