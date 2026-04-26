--- v3 (2026-04-05)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra088b96aaf2246b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bafb713eaef4438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R291c0e59d72d49e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d06113408864c34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1863550067c4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R291c0e59d72d49e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bd25759f46a4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d06113408864c34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>97,560</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,970</x:t>
-[...124 lines deleted...]
-          <x:t>90,045</x:t>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,195</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>84,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,705</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>