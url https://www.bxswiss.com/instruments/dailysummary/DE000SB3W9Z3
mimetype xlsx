--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bafb713eaef4438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf275950d2b3460b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d06113408864c34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9a521ee31944a44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bd25759f46a4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d06113408864c34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7999c8dfd3d94516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9a521ee31944a44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>105,310</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,830</x:t>
-[...188 lines deleted...]
-          <x:t>106,260</x:t>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>103,660</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>