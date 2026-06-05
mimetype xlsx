--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf275950d2b3460b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee4f33c1bb74a29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9a521ee31944a44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa7e0cc395f4d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7999c8dfd3d94516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9a521ee31944a44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6bd7bef672b4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa7e0cc395f4d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>106,260</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,890</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>