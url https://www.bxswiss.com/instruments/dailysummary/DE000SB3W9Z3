--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee4f33c1bb74a29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21221475a7e24f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa7e0cc395f4d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R484c263fdace47b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6bd7bef672b4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa7e0cc395f4d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb0c79a34d9d48c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R484c263fdace47b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...392 lines deleted...]
-          <x:t>111,970</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>119,440</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>