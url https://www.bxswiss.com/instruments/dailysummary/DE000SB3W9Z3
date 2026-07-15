--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21221475a7e24f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f3e3380c67414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R484c263fdace47b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd724124de2e44930"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb0c79a34d9d48c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R484c263fdace47b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf72ba1fd897a4386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd724124de2e44930" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>