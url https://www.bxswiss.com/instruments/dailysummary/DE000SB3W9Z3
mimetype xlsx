--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f3e3380c67414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e8fe3650c14a54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd724124de2e44930"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3962ae975cbf4ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf72ba1fd897a4386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd724124de2e44930" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636d91f215184c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3962ae975cbf4ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>