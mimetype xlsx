--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e8fe3650c14a54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree40c14ad5d0460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3962ae975cbf4ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe0c416f7e7343d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636d91f215184c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3962ae975cbf4ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4177f8676bca4599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe0c416f7e7343d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>