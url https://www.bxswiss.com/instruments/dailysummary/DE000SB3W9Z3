--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree40c14ad5d0460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028ccb4377d548ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe0c416f7e7343d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d71974e8d042db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4177f8676bca4599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe0c416f7e7343d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d0e45a0cef541a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d71974e8d042db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>140,910</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>148,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>