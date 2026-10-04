--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028ccb4377d548ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd01a17fd8e344ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d71974e8d042db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74070efeb5504176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d0e45a0cef541a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d71974e8d042db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33fc9d68b4054e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74070efeb5504176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>