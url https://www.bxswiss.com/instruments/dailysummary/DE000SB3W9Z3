--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd01a17fd8e344ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d2ec3d8c4a4a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74070efeb5504176"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd68072cdae448e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33fc9d68b4054e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74070efeb5504176" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9cf9ac819a8466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd68072cdae448e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>132,340</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.09.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>