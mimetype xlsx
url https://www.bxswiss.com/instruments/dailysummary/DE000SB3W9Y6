--- v14 (2026-09-14)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8efd44f5ea224a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f187da2f5d74e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e055c0436364738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7fa9c4ec2694b9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c8c25a5ac6c49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e055c0436364738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f0b95780e3e4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7fa9c4ec2694b9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>83,500</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,240</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>75,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,195</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>