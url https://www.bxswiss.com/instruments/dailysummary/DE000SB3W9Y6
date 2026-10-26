--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f187da2f5d74e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae72da62824a423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7fa9c4ec2694b9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa9959befa4c4e02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f0b95780e3e4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7fa9c4ec2694b9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21307407ceec49da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa9959befa4c4e02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>77,195</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,705</x:t>
-[...458 lines deleted...]
-          <x:t>71,015</x:t>
+          <x:t>72,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>