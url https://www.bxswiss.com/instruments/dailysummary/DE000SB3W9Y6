--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58afc3a4d4ca4ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b11d4be44ee4e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c84406cd29544ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R170545f4c24f49ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R035dd46bcd9847f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c84406cd29544ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f0d1f0d9474961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R170545f4c24f49ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>