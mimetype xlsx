--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b11d4be44ee4e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4168dc6473a347c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R170545f4c24f49ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f8aba6bc9cd4928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f0d1f0d9474961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R170545f4c24f49ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f54c1d7e0a840bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f8aba6bc9cd4928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>