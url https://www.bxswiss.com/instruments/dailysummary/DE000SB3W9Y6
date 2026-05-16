--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4168dc6473a347c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0509e0eb6a34676" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f8aba6bc9cd4928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2476781604944267"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f54c1d7e0a840bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f8aba6bc9cd4928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274372b491664b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2476781604944267" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,965</x:t>
-[...16 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>65,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,395</x:t>
-[...198 lines deleted...]
-          <x:t>66,625</x:t>
+          <x:t>62,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>