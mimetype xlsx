--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0509e0eb6a34676" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re772b1c193a148b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2476781604944267"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4cd0a6b8fa84905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274372b491664b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2476781604944267" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbb638bf21824ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4cd0a6b8fa84905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,395</x:t>
-[...97 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>62,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>68,175</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>61,835</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>