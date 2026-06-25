--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re772b1c193a148b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b99697c01ec4221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4cd0a6b8fa84905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b2c0b912a3c435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbb638bf21824ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4cd0a6b8fa84905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd51a366849074658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b2c0b912a3c435a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,485</x:t>
-[...603 lines deleted...]
-          <x:t>71,225</x:t>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>