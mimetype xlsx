--- v10 (2026-06-25)
+++ v11 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b99697c01ec4221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a82a1cb3f7c4369" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b2c0b912a3c435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc33a9c6f8247f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd51a366849074658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b2c0b912a3c435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056ed5d8a8654092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc33a9c6f8247f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>