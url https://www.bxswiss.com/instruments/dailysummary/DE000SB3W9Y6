--- v11 (2026-07-16)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a82a1cb3f7c4369" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d53af662534f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc33a9c6f8247f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9759abe59c394e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056ed5d8a8654092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc33a9c6f8247f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R137a7d369532449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9759abe59c394e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>70,925</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,195</x:t>
-[...544 lines deleted...]
-          <x:t>70,755</x:t>
+          <x:t>67,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>