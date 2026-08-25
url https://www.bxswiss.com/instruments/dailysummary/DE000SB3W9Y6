--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d53af662534f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b82ca6742b44ec9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9759abe59c394e85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d65372dd26044c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R137a7d369532449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9759abe59c394e85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d9b18163b2e43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d65372dd26044c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>