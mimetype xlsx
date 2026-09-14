--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b82ca6742b44ec9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8efd44f5ea224a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d65372dd26044c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e055c0436364738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d9b18163b2e43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d65372dd26044c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c8c25a5ac6c49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e055c0436364738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,990</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>84,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,190</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>