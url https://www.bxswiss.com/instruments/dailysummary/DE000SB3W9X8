--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c3c2fbd1e59459b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fed0a7cc0544e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4031c2605af5458d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14614881f1fb4b77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61667135600a4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4031c2605af5458d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c68e38e085e4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14614881f1fb4b77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>