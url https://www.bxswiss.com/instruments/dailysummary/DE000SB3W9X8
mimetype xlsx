--- v13 (2026-09-18)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fed0a7cc0544e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a98451d5344e87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14614881f1fb4b77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73636dc02d28495d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c68e38e085e4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14614881f1fb4b77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc910e894008f4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73636dc02d28495d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>