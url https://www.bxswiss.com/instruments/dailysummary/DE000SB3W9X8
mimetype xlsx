--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a98451d5344e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b196af69a244d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73636dc02d28495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32038ef032e54ed5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc910e894008f4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73636dc02d28495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R829f0c6473464425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32038ef032e54ed5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>73,045</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,575</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>71,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,570</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>