--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R124ed3aa841044dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50131a252ff04bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f18dfc1580742b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342c0f779f0f429c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7f2ba1d97bf413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f18dfc1580742b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bfebfff8d5447a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342c0f779f0f429c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>