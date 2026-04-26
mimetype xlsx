--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50131a252ff04bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4b1f65492c4002" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342c0f779f0f429c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a27138906e4b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bfebfff8d5447a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342c0f779f0f429c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R883d8916fc774215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a27138906e4b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>71,685</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,540</x:t>
-[...517 lines deleted...]
-          <x:t>67,010</x:t>
+          <x:t>75,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>