--- v7 (2026-04-26)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4b1f65492c4002" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e237adc6edf4a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a27138906e4b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0393179a865a4c8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R883d8916fc774215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a27138906e4b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref59917b36b14db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0393179a865a4c8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>