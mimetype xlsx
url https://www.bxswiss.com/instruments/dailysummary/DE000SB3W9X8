--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e237adc6edf4a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfe996766374af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0393179a865a4c8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f76379a900429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref59917b36b14db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0393179a865a4c8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc83d4e98ff144ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f76379a900429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,015</x:t>
-[...359 lines deleted...]
-        <x:is>
           <x:t>73,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>