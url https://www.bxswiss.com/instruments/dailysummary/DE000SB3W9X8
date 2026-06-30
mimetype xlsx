--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfe996766374af6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2ed7f72615a4c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f76379a900429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef8f874ca5e4555"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc83d4e98ff144ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f76379a900429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4d498c21ad24553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef8f874ca5e4555" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>