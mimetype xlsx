--- v10 (2026-06-30)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2ed7f72615a4c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf096ca54a05c48f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef8f874ca5e4555"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R778311daf5d24eb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4d498c21ad24553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef8f874ca5e4555" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a02fc2082b440e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R778311daf5d24eb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>