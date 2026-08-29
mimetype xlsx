--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf096ca54a05c48f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c3c2fbd1e59459b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R778311daf5d24eb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4031c2605af5458d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a02fc2082b440e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R778311daf5d24eb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61667135600a4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4031c2605af5458d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W9X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>83,715</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,745</x:t>
-[...119 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>13.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>81,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>