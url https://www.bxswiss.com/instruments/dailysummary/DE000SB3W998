--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb8ce4d9211414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc68d11d8c1439a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a606fc45e004cc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c1b79a3e49849db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0af04a9d66d54b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a606fc45e004cc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec8846e14b04ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c1b79a3e49849db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>