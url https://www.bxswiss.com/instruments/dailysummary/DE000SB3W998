--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc68d11d8c1439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1944b71878747f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c1b79a3e49849db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e54fc240ae34b1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec8846e14b04ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c1b79a3e49849db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ffab01434b439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e54fc240ae34b1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>