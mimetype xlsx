--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1944b71878747f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb74628ddd5c42a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e54fc240ae34b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9912be95d04fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ffab01434b439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e54fc240ae34b1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434806a3a8e44808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9912be95d04fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>