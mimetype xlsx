--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb74628ddd5c42a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8974ab766f3404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9912be95d04fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfeaafa222af4c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434806a3a8e44808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9912be95d04fd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31d0995abf7d453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfeaafa222af4c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>76,155</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,135</x:t>
-[...517 lines deleted...]
-          <x:t>68,495</x:t>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>