--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8974ab766f3404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5341220c82464c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfeaafa222af4c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8201f26df8104dc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31d0995abf7d453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfeaafa222af4c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8508e69e3e141f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8201f26df8104dc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>