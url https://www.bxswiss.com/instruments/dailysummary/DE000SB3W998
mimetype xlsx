--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5341220c82464c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85934cf7714444f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8201f26df8104dc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4672f0cfb8d94c60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8508e69e3e141f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8201f26df8104dc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf1d104cbf64458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4672f0cfb8d94c60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>