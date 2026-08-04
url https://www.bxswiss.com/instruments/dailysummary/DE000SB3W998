--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85934cf7714444f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ece13f50994e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4672f0cfb8d94c60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a14c2ca42d4b2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf1d104cbf64458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4672f0cfb8d94c60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19b407fc4e984265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a14c2ca42d4b2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>