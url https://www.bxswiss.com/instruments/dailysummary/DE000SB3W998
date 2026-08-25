--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ece13f50994e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6974eea3a512479c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a14c2ca42d4b2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bd859a152294b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19b407fc4e984265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a14c2ca42d4b2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7000f937b7024bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bd859a152294b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>102,930</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,850</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>105,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,450</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>