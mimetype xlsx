--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6974eea3a512479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144b8de6deea4ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bd859a152294b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde12c2160b0b4422"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7000f937b7024bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bd859a152294b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6b05a15872c44ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde12c2160b0b4422" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>