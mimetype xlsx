--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144b8de6deea4ae2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c65d48f33d4419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde12c2160b0b4422"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca0844659584d03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6b05a15872c44ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde12c2160b0b4422" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raddb3439defc47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca0844659584d03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>