--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c65d48f33d4419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf52a0bfefc4183" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca0844659584d03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bdd36cf8b054b11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raddb3439defc47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca0844659584d03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61d12ba77dd84bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bdd36cf8b054b11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>