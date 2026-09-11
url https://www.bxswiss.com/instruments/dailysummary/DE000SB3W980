--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra969ddbfb6114364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed2674df35c4425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03644de03c0f4b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48439cc97b7e443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66fb329acccb443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03644de03c0f4b9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83565bbcd7c64309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48439cc97b7e443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,225</x:t>
-[...495 lines deleted...]
-          <x:t>50,925</x:t>
+          <x:t>44,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>