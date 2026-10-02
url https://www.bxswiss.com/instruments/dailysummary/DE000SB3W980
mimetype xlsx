--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed2674df35c4425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R605d65932dd6482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48439cc97b7e443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b0af10dba4c4ff0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83565bbcd7c64309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48439cc97b7e443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbca136b0fbe49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b0af10dba4c4ff0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>