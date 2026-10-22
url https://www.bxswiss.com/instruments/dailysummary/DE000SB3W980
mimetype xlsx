--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R605d65932dd6482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f90173c4144cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b0af10dba4c4ff0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R219d9f0b55994a2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbca136b0fbe49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b0af10dba4c4ff0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219e22c2016d49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R219d9f0b55994a2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>