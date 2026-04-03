--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76c152b25244770" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b69b1f864749bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfab155bda813463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re92640f0fbe64711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e5c09ebbb84fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfab155bda813463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01cf9c5be9404d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re92640f0fbe64711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>