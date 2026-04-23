--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b69b1f864749bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R874cc20c0e624618" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re92640f0fbe64711"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d80502548824d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01cf9c5be9404d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re92640f0fbe64711" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c29d28dab754758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d80502548824d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>34,580</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>31,080</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>