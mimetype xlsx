--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R874cc20c0e624618" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876cc2f06e8b499b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d80502548824d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b0e91bb3044ce5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c29d28dab754758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d80502548824d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05cfaec3c9e74df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b0e91bb3044ce5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>37,750</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,410</x:t>
-[...242 lines deleted...]
-          <x:t>38,520</x:t>
+          <x:t>35,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>