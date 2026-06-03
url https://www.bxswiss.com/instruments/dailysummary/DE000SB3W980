--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876cc2f06e8b499b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a69ef93ab914477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b0e91bb3044ce5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a367f0af4c4db3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05cfaec3c9e74df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b0e91bb3044ce5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafaf0946462d4311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a367f0af4c4db3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,150</x:t>
-[...48 lines deleted...]
-          <x:t>38,820</x:t>
+          <x:t>33,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,940</x:t>
-[...490 lines deleted...]
-          <x:t>35,370</x:t>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>