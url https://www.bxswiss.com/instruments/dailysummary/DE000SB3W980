--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a69ef93ab914477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc013da111a0140de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a367f0af4c4db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaea9abb5bea44ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafaf0946462d4311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a367f0af4c4db3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a6dc32660544c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaea9abb5bea44ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>37,300</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...391 lines deleted...]
-          <x:t>45,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,315</x:t>
-[...26 lines deleted...]
-          <x:t>43,465</x:t>
+          <x:t>42,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>