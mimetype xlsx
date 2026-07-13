--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc013da111a0140de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b32486cbc9b46fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaea9abb5bea44ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac35cf0e663d4f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a6dc32660544c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaea9abb5bea44ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53d68b510784935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac35cf0e663d4f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>45,385</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,315</x:t>
-[...75 lines deleted...]
-          <x:t>40,520</x:t>
+          <x:t>42,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,450</x:t>
-[...306 lines deleted...]
-          <x:t>43,220</x:t>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>