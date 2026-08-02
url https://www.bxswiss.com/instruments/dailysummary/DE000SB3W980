--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b32486cbc9b46fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5eba3f0f8d147f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac35cf0e663d4f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra490037da9674582"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53d68b510784935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac35cf0e663d4f93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ac75e7f8894888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra490037da9674582" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>42,520</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>38,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>40,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>40,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>