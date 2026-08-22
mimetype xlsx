--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5eba3f0f8d147f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra969ddbfb6114364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra490037da9674582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03644de03c0f4b9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ac75e7f8894888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra490037da9674582" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66fb329acccb443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03644de03c0f4b9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>