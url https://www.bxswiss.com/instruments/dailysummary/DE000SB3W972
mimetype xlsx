--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73694581a2f43e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4db69e6fd3d444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re516920fefe848a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e1f3cf76a44a33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5275969294744b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re516920fefe848a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852dfda03657423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e1f3cf76a44a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>