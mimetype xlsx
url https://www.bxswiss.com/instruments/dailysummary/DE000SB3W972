--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4db69e6fd3d444f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106d38a680af4559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e1f3cf76a44a33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d4c7c77c2b54695"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852dfda03657423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e1f3cf76a44a33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76f772ca82914676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d4c7c77c2b54695" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,405</x:t>
-[...279 lines deleted...]
-          <x:t>41,815</x:t>
+          <x:t>40,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>