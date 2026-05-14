--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106d38a680af4559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7807427113424bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d4c7c77c2b54695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd14a7a8d789940b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76f772ca82914676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d4c7c77c2b54695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06031ed616ab46bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd14a7a8d789940b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>