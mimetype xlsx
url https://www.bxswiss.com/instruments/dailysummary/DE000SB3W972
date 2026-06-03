--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7807427113424bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d1d49286304307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd14a7a8d789940b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re796433aef804c46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06031ed616ab46bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd14a7a8d789940b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1fe0af6879e4dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re796433aef804c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,775</x:t>
-[...360 lines deleted...]
-          <x:t>42,345</x:t>
+          <x:t>41,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>