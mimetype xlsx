--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d1d49286304307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3094b1e0d774253" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re796433aef804c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd04de35f00349be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1fe0af6879e4dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re796433aef804c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c111a8df094c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd04de35f00349be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>