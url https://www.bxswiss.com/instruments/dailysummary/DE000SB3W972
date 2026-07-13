--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3094b1e0d774253" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8daa2f73b8644afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd04de35f00349be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7040c35cbae14721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c111a8df094c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd04de35f00349be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ecd9758e494fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7040c35cbae14721" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>49,395</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,235</x:t>
-[...75 lines deleted...]
-          <x:t>45,945</x:t>
+          <x:t>49,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...262 lines deleted...]
-          <x:t>57,290</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>