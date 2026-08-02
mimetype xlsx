--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8daa2f73b8644afb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30eb7f10262b41d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7040c35cbae14721"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R121095531d224605"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ecd9758e494fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7040c35cbae14721" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb653c1ff90a4b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R121095531d224605" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>56,640</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,680</x:t>
-[...87 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>54,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>53,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>52,610</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>