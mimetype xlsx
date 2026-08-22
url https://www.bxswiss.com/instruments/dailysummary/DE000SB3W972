--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30eb7f10262b41d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04fada50ee84436e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R121095531d224605"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90aad61c08834e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb653c1ff90a4b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R121095531d224605" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf709f74ea05248db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90aad61c08834e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>