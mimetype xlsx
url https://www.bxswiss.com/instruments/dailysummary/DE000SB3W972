--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04fada50ee84436e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2b6cfcd8214984" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90aad61c08834e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc554bde197544c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf709f74ea05248db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90aad61c08834e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc471d62b78104f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc554bde197544c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,400</x:t>
-[...630 lines deleted...]
-          <x:t>57,545</x:t>
+          <x:t>54,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>