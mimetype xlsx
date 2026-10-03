--- v15 (2026-09-11)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2b6cfcd8214984" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44222d3a27fd499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc554bde197544c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5932cf407da342a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc471d62b78104f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc554bde197544c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12392a50ec9344bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5932cf407da342a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>