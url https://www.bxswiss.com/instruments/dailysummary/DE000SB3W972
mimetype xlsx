--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44222d3a27fd499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8558024b0d54401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5932cf407da342a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3ec1044e314be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12392a50ec9344bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5932cf407da342a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf25671f97cd24d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3ec1044e314be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>