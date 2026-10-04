--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf4938f65a294b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b32282f32ec4473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b88e81c66fc4864"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra451f7da035a48f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ae0214012f14bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b88e81c66fc4864" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76d3d5ce7be240f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra451f7da035a48f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TecDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>11,850</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,805</x:t>
-[...124 lines deleted...]
-          <x:t>11,560</x:t>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,340</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>11,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,935</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>