--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b32282f32ec4473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e80f890ae2743d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra451f7da035a48f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545e5e64018841f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76d3d5ce7be240f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra451f7da035a48f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bed3db2e3ae4fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545e5e64018841f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TecDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>11,270</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,190</x:t>
-[...97 lines deleted...]
-          <x:t>11,660</x:t>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>11,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,020</x:t>
-[...11 lines deleted...]
-          <x:t>10,925</x:t>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,395</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>11,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,725</x:t>
-[...247 lines deleted...]
-          <x:t>11,520</x:t>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>