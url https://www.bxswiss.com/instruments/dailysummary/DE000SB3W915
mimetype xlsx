--- v4 (2026-02-21)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ef057f9e6f47f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4112d6de7604ed6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95640baf0be74e7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149606191f894d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e2044eab0d84d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95640baf0be74e7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b2ffbc9dd514565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149606191f894d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TecDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...26 lines deleted...]
-          <x:t>21.01.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>9,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,430</x:t>
-[...48 lines deleted...]
-          <x:t>9,075</x:t>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>9,845</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>