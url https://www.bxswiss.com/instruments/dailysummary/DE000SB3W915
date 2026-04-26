--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4112d6de7604ed6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b00daa102934ab5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149606191f894d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d548b1e8fed4130"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b2ffbc9dd514565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149606191f894d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R992c5f76b0b24b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d548b1e8fed4130" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TecDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,785</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,785</x:t>
-[...43 lines deleted...]
-          <x:t>9,125</x:t>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,295</x:t>
-[...517 lines deleted...]
-          <x:t>7,060</x:t>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>