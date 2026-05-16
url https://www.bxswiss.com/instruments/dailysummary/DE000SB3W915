--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b00daa102934ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3b01b44d664df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d548b1e8fed4130"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67063b4779964001"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R992c5f76b0b24b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d548b1e8fed4130" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3289cfd4b9d4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67063b4779964001" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TecDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>8,035</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,895</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>8,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,540</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>