--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3b01b44d664df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra610f98bf067454f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67063b4779964001"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c7ac59a5f14687"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3289cfd4b9d4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67063b4779964001" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17a10d8afac046c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c7ac59a5f14687" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TecDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>8,770</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,430</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>9,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,040</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>