--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra610f98bf067454f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58fc1d9becb40fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c7ac59a5f14687"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc71065ecd445cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17a10d8afac046c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c7ac59a5f14687" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabce2ef59185428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc71065ecd445cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TecDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>11,055</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,155</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>14,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>