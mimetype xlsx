--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58fc1d9becb40fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re31f39270fa0497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc71065ecd445cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e23f1eb2594d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabce2ef59185428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc71065ecd445cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad863ae943674329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e23f1eb2594d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TecDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>