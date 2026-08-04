--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re31f39270fa0497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e5ccc30a1de4c76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e23f1eb2594d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf44cd85ffb164fac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad863ae943674329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e23f1eb2594d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c67da51d3d04436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf44cd85ffb164fac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TecDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,475</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>9,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,375</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>