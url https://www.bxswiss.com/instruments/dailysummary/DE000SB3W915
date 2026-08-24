--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e5ccc30a1de4c76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra793f58c4460497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf44cd85ffb164fac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a184747cfc49af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c67da51d3d04436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf44cd85ffb164fac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7c26937e224461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a184747cfc49af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TecDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>10,475</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,635</x:t>
-[...420 lines deleted...]
-        <x:is>
           <x:t>9,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,420</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>