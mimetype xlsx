--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra793f58c4460497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf4938f65a294b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a184747cfc49af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b88e81c66fc4864"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7c26937e224461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a184747cfc49af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ae0214012f14bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b88e81c66fc4864" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TecDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>11,395</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,395</x:t>
-[...48 lines deleted...]
-          <x:t>12,490</x:t>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,165</x:t>
-[...102 lines deleted...]
-          <x:t>12,025</x:t>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>11,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,805</x:t>
-[...80 lines deleted...]
-          <x:t>11,655</x:t>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>