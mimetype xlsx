--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R137c8a39c33645ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42536e7f974641bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a5408deaf254542"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215119d8926c4525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd02fd3a3d864e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a5408deaf254542" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7199a54074314a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215119d8926c4525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on MDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>