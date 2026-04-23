--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42536e7f974641bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9462c84719224a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215119d8926c4525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7a4718fbc1c4c97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7199a54074314a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215119d8926c4525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R613e5da0fe1b4592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7a4718fbc1c4c97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on MDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,755</x:t>
-[...603 lines deleted...]
-          <x:t>5,855</x:t>
+          <x:t>7,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>