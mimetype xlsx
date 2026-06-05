--- v7 (2026-04-23)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9462c84719224a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c98555200c4a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7a4718fbc1c4c97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64c8bb3e784149aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R613e5da0fe1b4592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7a4718fbc1c4c97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra814e234a59c453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64c8bb3e784149aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on MDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...468 lines deleted...]
-          <x:t>8,715</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,510</x:t>
-[...80 lines deleted...]
-          <x:t>7,690</x:t>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>