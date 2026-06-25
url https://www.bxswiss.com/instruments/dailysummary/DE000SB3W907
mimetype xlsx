--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c98555200c4a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca5c83c9b4f4dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64c8bb3e784149aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raabec459c00e4016"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra814e234a59c453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64c8bb3e784149aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re78a82e7776c478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raabec459c00e4016" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on MDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>8,470</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,925</x:t>
-[...237 lines deleted...]
-          <x:t>7,470</x:t>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>26.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,010</x:t>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>8,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>