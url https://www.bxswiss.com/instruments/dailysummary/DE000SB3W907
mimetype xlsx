--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca5c83c9b4f4dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa5a94f563d4f29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raabec459c00e4016"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc20f84bf8db43ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re78a82e7776c478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raabec459c00e4016" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R488aac93a5a04dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc20f84bf8db43ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on MDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,010</x:t>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-          <x:t>11.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,400</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,240</x:t>
-[...247 lines deleted...]
-          <x:t>7,915</x:t>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>