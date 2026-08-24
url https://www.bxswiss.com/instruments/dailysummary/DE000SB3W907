--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa5a94f563d4f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf3704704aa4952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc20f84bf8db43ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46eaad264d6d405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R488aac93a5a04dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc20f84bf8db43ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd402cedd714773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46eaad264d6d405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on MDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,035</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,660</x:t>
-[...141 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>8,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,915</x:t>
-[...33 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,745</x:t>
-[...53 lines deleted...]
-          <x:t>7,820</x:t>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,770</x:t>
-[...269 lines deleted...]
-          <x:t>7,920</x:t>
+          <x:t>7,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>