--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf3704704aa4952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c59de473d01406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46eaad264d6d405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5fe2da0915b433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd402cedd714773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46eaad264d6d405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd3f40da015d4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5fe2da0915b433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on MDAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3W907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,710</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,405</x:t>
-[...102 lines deleted...]
-          <x:t>8,310</x:t>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,060</x:t>
-[...357 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,115</x:t>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,715</x:t>
-[...80 lines deleted...]
-          <x:t>7,815</x:t>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>