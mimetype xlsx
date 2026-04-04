--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9f1b37235a476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45816829a0ac45a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R971cef1fbf6a4b97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5749bdcdcb304a6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac704c0b8e148cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R971cef1fbf6a4b97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499b2b7c6f5641e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5749bdcdcb304a6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VYP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>