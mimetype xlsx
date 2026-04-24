--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45816829a0ac45a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac572e31fa84c0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5749bdcdcb304a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5161a730c6674eb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499b2b7c6f5641e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5749bdcdcb304a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b551984ef44f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5161a730c6674eb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VYP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>16,655</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>11,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>