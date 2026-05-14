--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac572e31fa84c0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb32e18e5754055" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5161a730c6674eb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df680a2aa2c4ff2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b551984ef44f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5161a730c6674eb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad22cd7d46b84bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df680a2aa2c4ff2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VYP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>15,670</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,160</x:t>
-[...21 lines deleted...]
-          <x:t>15,080</x:t>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...235 lines deleted...]
-          <x:t>15,465</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>