--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb32e18e5754055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R984dcac5b0e94d8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df680a2aa2c4ff2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10556ef3ab244a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad22cd7d46b84bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df680a2aa2c4ff2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8238d89a6920413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10556ef3ab244a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VYP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>14,065</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>11,975</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>