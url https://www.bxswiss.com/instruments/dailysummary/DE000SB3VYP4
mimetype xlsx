--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R984dcac5b0e94d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3173443c15447e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10556ef3ab244a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f43070186f458d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8238d89a6920413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10556ef3ab244a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dfdc3d4a1504897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f43070186f458d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VYP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,640</x:t>
-[...313 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,325</x:t>
-[...198 lines deleted...]
-          <x:t>18,155</x:t>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>