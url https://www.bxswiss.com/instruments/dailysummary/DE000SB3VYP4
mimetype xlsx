--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3173443c15447e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8820e7c87a4deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f43070186f458d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04426331b934a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dfdc3d4a1504897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f43070186f458d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7fcecf12e34c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04426331b934a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VYP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>15,540</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,895</x:t>
-[...26 lines deleted...]
-          <x:t>13,990</x:t>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...397 lines deleted...]
-          <x:t>19,030</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>