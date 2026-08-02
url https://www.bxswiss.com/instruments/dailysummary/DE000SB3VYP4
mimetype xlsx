--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8820e7c87a4deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b6abec4178d4518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04426331b934a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88f401032f94f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7fcecf12e34c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04426331b934a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64109cd0089847ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88f401032f94f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VYP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>