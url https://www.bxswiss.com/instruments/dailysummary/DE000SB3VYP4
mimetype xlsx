--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b6abec4178d4518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd338c540337f4b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88f401032f94f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10743849e2bf4219"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64109cd0089847ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88f401032f94f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f1b053f28e4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10743849e2bf4219" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VYP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>