--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd338c540337f4b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfff8670af13740ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10743849e2bf4219"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eaf3ff9acfc4223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f1b053f28e4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10743849e2bf4219" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8bffdf977f8489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eaf3ff9acfc4223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VYP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>21,025</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,845</x:t>
-[...124 lines deleted...]
-          <x:t>24,190</x:t>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,680</x:t>
-[...166 lines deleted...]
-          <x:t>21,325</x:t>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>