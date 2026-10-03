--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfff8670af13740ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74bd0f2b61c4195" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eaf3ff9acfc4223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde1e3b01007043f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8bffdf977f8489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eaf3ff9acfc4223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40270ec5a9624357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde1e3b01007043f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VYP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>24,190</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,680</x:t>
-[...107 lines deleted...]
-          <x:t>19,325</x:t>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>23,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>