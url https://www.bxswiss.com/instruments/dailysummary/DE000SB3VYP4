--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74bd0f2b61c4195" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e18bbce916e4692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde1e3b01007043f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a425401e0d448dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40270ec5a9624357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde1e3b01007043f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf555da3c4934e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a425401e0d448dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VYP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>19,505</x:t>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...194 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,010</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>17,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,470</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>