--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db5be14e17a44fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f29e082a8444a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re94f0e8b05ac4d2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbde9d1ca70594fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a38fc5bb5b34034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re94f0e8b05ac4d2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333dbc0167e0462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbde9d1ca70594fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vodafone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,945</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,900</x:t>
-[...43 lines deleted...]
-          <x:t>4,910</x:t>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,820</x:t>
-[...539 lines deleted...]
-          <x:t>3,845</x:t>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>