--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f29e082a8444a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ce6e0477fb44c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbde9d1ca70594fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb13f331018640bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333dbc0167e0462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbde9d1ca70594fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c776287b3f44d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb13f331018640bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vodafone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,140</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...467 lines deleted...]
-          <x:t>4,020</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,000</x:t>
-[...85 lines deleted...]
-          <x:t>4,760</x:t>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>