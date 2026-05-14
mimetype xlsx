--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ce6e0477fb44c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f686a40b2e4fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb13f331018640bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a79e7632e934961"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c776287b3f44d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb13f331018640bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8caef7d47d491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a79e7632e934961" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vodafone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>4,020</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,000</x:t>
-[...70 lines deleted...]
-          <x:t>4,420</x:t>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>08.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,145</x:t>
-[...166 lines deleted...]
-          <x:t>4,395</x:t>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>4,735</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>