--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f686a40b2e4fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb36d6fc39a9a451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a79e7632e934961"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R927f77b2e25641bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8caef7d47d491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a79e7632e934961" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d793c879102430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R927f77b2e25641bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vodafone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>4,395</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>5,020</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,625</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>4,530</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>4,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>