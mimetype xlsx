--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb36d6fc39a9a451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1ef6b5431540b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R927f77b2e25641bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racb4c070b7814b4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d793c879102430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R927f77b2e25641bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf875294a5bcc4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racb4c070b7814b4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vodafone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,895</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,140</x:t>
-        </x:is>
-[...565 lines deleted...]
-          <x:t>4,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>