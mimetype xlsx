--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1ef6b5431540b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1008933ba7144179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racb4c070b7814b4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cfef94e8287495d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf875294a5bcc4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racb4c070b7814b4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd67615d87da49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cfef94e8287495d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vodafone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>3,830</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,780</x:t>
-[...11 lines deleted...]
-          <x:t>3,710</x:t>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>4,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>