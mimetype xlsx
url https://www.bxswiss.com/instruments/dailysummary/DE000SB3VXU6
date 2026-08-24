--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1008933ba7144179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b150ba235a84cbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cfef94e8287495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1571abae7d73422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd67615d87da49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cfef94e8287495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raceeb481a640418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1571abae7d73422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vodafone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +312,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>