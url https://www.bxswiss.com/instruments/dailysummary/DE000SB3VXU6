--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b150ba235a84cbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d69a0e9ea7342fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1571abae7d73422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9598e0f6cf48a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raceeb481a640418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1571abae7d73422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e974d4cb5f3469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9598e0f6cf48a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vodafone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>4,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>