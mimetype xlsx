--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce15786e5f774a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4164bb6c0f994412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb852341b08ed4d4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R443c431d0a904884"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bea266811a44b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb852341b08ed4d4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R603e67bfc3334a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R443c431d0a904884" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Natwest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.016,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.099,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>994,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.092,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>836,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>906,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>829,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>845,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>