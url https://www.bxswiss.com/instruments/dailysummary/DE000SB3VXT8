--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4164bb6c0f994412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0271d4e039d341c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R443c431d0a904884"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcffed277499a46ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R603e67bfc3334a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R443c431d0a904884" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R890f2b99ed8d4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcffed277499a46ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Natwest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>797,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>832,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>781,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>798,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>991,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.049,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>955,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.010,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>