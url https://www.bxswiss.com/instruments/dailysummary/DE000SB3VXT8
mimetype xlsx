--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0271d4e039d341c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd16596e24e4848df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcffed277499a46ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a38a939648b49cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R890f2b99ed8d4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcffed277499a46ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93d182b9c26e4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a38a939648b49cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Natwest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.305,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.375,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.269,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.374,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>995,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.026,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>961,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>986,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>