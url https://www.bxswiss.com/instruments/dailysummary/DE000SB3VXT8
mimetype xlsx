--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd16596e24e4848df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1567368c98134da7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a38a939648b49cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940d111c762044a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93d182b9c26e4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a38a939648b49cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1608beb3574412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940d111c762044a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Natwest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>916,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>923,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>828,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>843,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>786,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>810,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>755,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>782,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>