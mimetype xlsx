--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1567368c98134da7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63fa60d700c847e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940d111c762044a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b3cfa137b8449cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1608beb3574412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940d111c762044a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c28c74d7f814f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b3cfa137b8449cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Natwest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.000,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.024,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>959,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>997,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>983,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.047,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>959,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.012,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>