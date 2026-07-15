--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63fa60d700c847e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6febbb6e5785479b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b3cfa137b8449cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfb1b2e26cc4ac7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c28c74d7f814f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b3cfa137b8449cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29bc05e43a649aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfb1b2e26cc4ac7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Natwest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.210,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.219,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.075,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.104,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.403,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.459,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.308,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.335,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.455,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.455,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.547,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>