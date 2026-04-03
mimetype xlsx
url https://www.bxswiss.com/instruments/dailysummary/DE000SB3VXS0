--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36e5041a232846cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e647458338e4981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37a93e8c99854308"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96972304a65445e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa0c8b1aed21406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37a93e8c99854308" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f20f4494e32453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96972304a65445e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>784,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>811,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>739,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>777,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>547,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>