--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e647458338e4981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra29485adf0ad4ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96972304a65445e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc93e8482bc480e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f20f4494e32453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96972304a65445e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R076cc3c918f84656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc93e8482bc480e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>685,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>663,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>