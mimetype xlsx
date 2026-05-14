--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra29485adf0ad4ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca117d8c6884807" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc93e8482bc480e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788598ea24d04a6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R076cc3c918f84656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc93e8482bc480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b193c133d094d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788598ea24d04a6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>771,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>792,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>758,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>790,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>843,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>856,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>809,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>818,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>