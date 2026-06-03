--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca117d8c6884807" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbedb0e8eb0464b13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788598ea24d04a6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cce70654f1e46cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b193c133d094d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788598ea24d04a6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50aa23f7294c4b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cce70654f1e46cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>866,250</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>787,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>860,725</x:t>
-[...458 lines deleted...]
-          <x:t>745,895</x:t>
+          <x:t>825,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>