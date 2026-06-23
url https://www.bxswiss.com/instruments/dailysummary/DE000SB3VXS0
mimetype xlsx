--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbedb0e8eb0464b13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860c7acdffbf4eec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cce70654f1e46cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd59ff4b9d29f445f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50aa23f7294c4b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cce70654f1e46cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R488cdac610924162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd59ff4b9d29f445f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>845,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>855,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>827,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>851,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>873,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>944,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>864,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>940,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>