--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860c7acdffbf4eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf15884ac45b24f10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd59ff4b9d29f445f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb67a64cc622740a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R488cdac610924162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd59ff4b9d29f445f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2cb7c0ac0154619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb67a64cc622740a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>674,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>733,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>674,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>706,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>959,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.024,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>951,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.019,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>