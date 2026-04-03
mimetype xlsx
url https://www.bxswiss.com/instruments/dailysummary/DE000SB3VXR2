--- v6 (2026-02-21)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a62db686c34f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5e25a616464eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2250459905f14c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dcdbad01ffa4ba9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7bcd66aadd345cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2250459905f14c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c6504708a04780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dcdbad01ffa4ba9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...203 lines deleted...]
-          <x:t>37,485</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>39,395</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>