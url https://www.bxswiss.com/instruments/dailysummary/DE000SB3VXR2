--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5e25a616464eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71482d233dd9481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dcdbad01ffa4ba9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d603593bf84022"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c6504708a04780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dcdbad01ffa4ba9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refb2767f895f4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d603593bf84022" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>40,435</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,940</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>