--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71482d233dd9481e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd807f4b5faa042bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d603593bf84022"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6476002cee6d4161"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refb2767f895f4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d603593bf84022" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ecb573a52be4cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6476002cee6d4161" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>