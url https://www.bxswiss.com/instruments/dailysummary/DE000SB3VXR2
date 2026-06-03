--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd807f4b5faa042bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cfbf097751947e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6476002cee6d4161"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfc8e1884f3742f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ecb573a52be4cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6476002cee6d4161" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf373fbdd368a4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfc8e1884f3742f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,570</x:t>
-[...522 lines deleted...]
-          <x:t>70,440</x:t>
+          <x:t>59,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>