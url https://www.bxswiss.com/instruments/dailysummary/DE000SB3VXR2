--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cfbf097751947e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f8456f7c184965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfc8e1884f3742f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb854aaa73d4fb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf373fbdd368a4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfc8e1884f3742f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb5d1e10fca43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb854aaa73d4fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>