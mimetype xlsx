--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f8456f7c184965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb987da3eaa9342ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb854aaa73d4fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f37855ec6d24e12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb5d1e10fca43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb854aaa73d4fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d084d63f475470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f37855ec6d24e12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>