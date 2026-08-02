--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb987da3eaa9342ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe5600b0e714c35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f37855ec6d24e12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d7fa9dcfc584cb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d084d63f475470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f37855ec6d24e12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7a028d0c3144ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d7fa9dcfc584cb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>43,970</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,710</x:t>
-[...195 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>34,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,615</x:t>
-[...117 lines deleted...]
-          <x:t>33,985</x:t>
+          <x:t>41,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>