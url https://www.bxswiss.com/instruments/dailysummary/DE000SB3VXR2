--- v13 (2026-08-02)
+++ v14 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe5600b0e714c35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ad74ce7b8742d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d7fa9dcfc584cb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1049095a4a24a97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7a028d0c3144ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d7fa9dcfc584cb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5cd4f9097224620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1049095a4a24a97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>