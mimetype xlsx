--- v14 (2026-08-02)
+++ v15 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ad74ce7b8742d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f5a0cf3a5a4be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1049095a4a24a97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba5927a5c1b47a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5cd4f9097224620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1049095a4a24a97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471b8292df76420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba5927a5c1b47a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,615</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>41,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>