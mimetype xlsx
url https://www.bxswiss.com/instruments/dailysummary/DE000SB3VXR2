--- v15 (2026-08-23)
+++ v16 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f5a0cf3a5a4be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0033454b7842d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba5927a5c1b47a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R690e5470c0b549ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471b8292df76420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba5927a5c1b47a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67facb1c1fae41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R690e5470c0b549ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,955</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>