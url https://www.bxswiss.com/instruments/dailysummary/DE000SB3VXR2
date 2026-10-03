--- v16 (2026-09-12)
+++ v17 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0033454b7842d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c2d16a597c4ec7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R690e5470c0b549ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7decebf7fed84667"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67facb1c1fae41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R690e5470c0b549ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd4390c0043b42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7decebf7fed84667" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,130</x:t>
-[...468 lines deleted...]
-          <x:t>65,145</x:t>
+          <x:t>43,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>