--- v17 (2026-10-03)
+++ v18 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c2d16a597c4ec7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403a4c1ccec34202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7decebf7fed84667"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9321e70a18fe40ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd4390c0043b42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7decebf7fed84667" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a123a313db47b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9321e70a18fe40ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>