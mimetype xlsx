--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f53f67290d4dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00bb33dea378464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7656e2d870f541b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re786cf48286a4e29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e781513c92b4b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7656e2d870f541b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ddf3a23ef84384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re786cf48286a4e29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>