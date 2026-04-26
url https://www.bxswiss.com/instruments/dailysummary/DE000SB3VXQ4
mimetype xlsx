--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00bb33dea378464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f8ef5a6af1493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re786cf48286a4e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9923ab6a4d394dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ddf3a23ef84384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re786cf48286a4e29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a1683cf5e54a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9923ab6a4d394dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>19,510</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>25,015</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>