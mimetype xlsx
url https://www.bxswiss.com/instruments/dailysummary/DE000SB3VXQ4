--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f8ef5a6af1493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9acfe25eaa424113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9923ab6a4d394dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20772113ab4146c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a1683cf5e54a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9923ab6a4d394dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b67e680ef154b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20772113ab4146c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>21,515</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>22,355</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,140</x:t>
-[...16 lines deleted...]
-          <x:t>22,900</x:t>
+          <x:t>20,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,980</x:t>
-[...134 lines deleted...]
-          <x:t>19,625</x:t>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>