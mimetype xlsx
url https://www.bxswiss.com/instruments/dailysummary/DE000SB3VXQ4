--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9acfe25eaa424113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd607e990bf3e4abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20772113ab4146c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d4c2af6507c4137"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b67e680ef154b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20772113ab4146c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33b13cbeb764484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d4c2af6507c4137" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>22,900</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,980</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,770</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>