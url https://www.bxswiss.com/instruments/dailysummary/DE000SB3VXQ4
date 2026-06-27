--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd607e990bf3e4abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8660abed2ce2488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d4c2af6507c4137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R882b5be6dfc64e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33b13cbeb764484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d4c2af6507c4137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20cfdadf58a8492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R882b5be6dfc64e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>