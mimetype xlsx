--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8660abed2ce2488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0cfb83e60f4c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R882b5be6dfc64e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R390389a6dfa84855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20cfdadf58a8492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R882b5be6dfc64e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b13a3f6ab8a4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R390389a6dfa84855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>16,595</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,950</x:t>
-[...87 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,165</x:t>
-[...522 lines deleted...]
-          <x:t>8,350</x:t>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>