--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0cfb83e60f4c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7b2430e27ef4987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R390389a6dfa84855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R540a551846164b26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b13a3f6ab8a4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R390389a6dfa84855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b99a5ab757a4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R540a551846164b26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>11,035</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>12,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>11,130</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>