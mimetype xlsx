--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7b2430e27ef4987" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2536bd206a1d49be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R540a551846164b26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c585f6288f4622"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b99a5ab757a4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R540a551846164b26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd823faeb7a64a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c585f6288f4622" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>12,800</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>11,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>11,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,915</x:t>
-[...259 lines deleted...]
-          <x:t>14,495</x:t>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,940</x:t>
-[...26 lines deleted...]
-          <x:t>12,575</x:t>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>