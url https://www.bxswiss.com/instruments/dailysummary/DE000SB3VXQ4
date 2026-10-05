--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2536bd206a1d49be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bdd4c70820456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c585f6288f4622"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91a01af127c4f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd823faeb7a64a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c585f6288f4622" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cdf2921c0fb48c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91a01af127c4f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>12,945</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,280</x:t>
-[...146 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,320</x:t>
-[...225 lines deleted...]
-          <x:t>16,785</x:t>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>