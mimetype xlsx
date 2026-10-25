--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bdd4c70820456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994a1c343a9f4ba4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91a01af127c4f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f8f7b600984ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cdf2921c0fb48c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91a01af127c4f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d36063d56154ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f8f7b600984ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>14,580</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>16,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,670</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>13,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,950</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>