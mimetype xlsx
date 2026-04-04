--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c411ebdcdf4e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a2eabf3363439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2db2f5b78de94ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f17d09064d54528"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec54a04124f8485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2db2f5b78de94ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9d08d4c61f439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f17d09064d54528" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>