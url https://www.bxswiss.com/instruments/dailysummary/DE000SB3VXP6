--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a2eabf3363439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ba70dd487b4ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f17d09064d54528"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11554e2ad6be431e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9d08d4c61f439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f17d09064d54528" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03248f113c1c4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11554e2ad6be431e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>