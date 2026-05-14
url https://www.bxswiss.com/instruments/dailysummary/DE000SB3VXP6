--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ba70dd487b4ef7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695778409d774196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11554e2ad6be431e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eeb08dd470e42f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03248f113c1c4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11554e2ad6be431e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R786af6d6257440db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eeb08dd470e42f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>