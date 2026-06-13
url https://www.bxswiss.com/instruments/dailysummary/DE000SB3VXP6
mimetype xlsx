--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695778409d774196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c5a71160074a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eeb08dd470e42f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9510823295164f27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R786af6d6257440db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eeb08dd470e42f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0b8a38e6d174f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9510823295164f27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>