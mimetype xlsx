--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c5a71160074a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb898a0ebb7f24524" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9510823295164f27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3fed56da17046f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0b8a38e6d174f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9510823295164f27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b68253182dc4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3fed56da17046f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VXP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>208,765</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>