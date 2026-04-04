--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862ef03945ff4816" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85baa20b18a84584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8608c4d12fb74c48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabab835e7da54f3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc3c24d4b8514d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8608c4d12fb74c48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892142126dc6471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabab835e7da54f3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>