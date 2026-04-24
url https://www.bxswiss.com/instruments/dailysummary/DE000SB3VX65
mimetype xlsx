--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85baa20b18a84584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207f2b691cd142eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabab835e7da54f3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9c72c9fd81434c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892142126dc6471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabab835e7da54f3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39ad6c1fcd5494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9c72c9fd81434c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>