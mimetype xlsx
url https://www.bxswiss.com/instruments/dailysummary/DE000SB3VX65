--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207f2b691cd142eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842f27ee0a234783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9c72c9fd81434c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef94cf09d044e6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39ad6c1fcd5494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9c72c9fd81434c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e9d9cae6f944e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef94cf09d044e6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>