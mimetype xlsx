--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842f27ee0a234783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce8d5bb271eb4fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef94cf09d044e6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R293bdb419c694c33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e9d9cae6f944e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef94cf09d044e6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R744e940f324347e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R293bdb419c694c33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>