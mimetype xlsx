--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce8d5bb271eb4fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e1256f93ba04341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R293bdb419c694c33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627eae503a404c20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R744e940f324347e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R293bdb419c694c33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47f48fcf5f34f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627eae503a404c20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>