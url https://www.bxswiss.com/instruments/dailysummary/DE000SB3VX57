--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1e4dbebe9a34848" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R274886c7ae004a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a680535785f46c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87d4a9d304d941e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fd5bac20b104c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a680535785f46c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02badc1a1b0f4ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87d4a9d304d941e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,689</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,812</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,736</x:t>
-[...151 lines deleted...]
-          <x:t>0,835</x:t>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,822</x:t>
-[...215 lines deleted...]
-          <x:t>0,720</x:t>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>