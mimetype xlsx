--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R274886c7ae004a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae664c12a3194631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87d4a9d304d941e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53ca97ac0e24287"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02badc1a1b0f4ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87d4a9d304d941e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96997eb62cf84487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53ca97ac0e24287" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,924</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,871</x:t>
-[...529 lines deleted...]
-          <x:t>0,889</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,886</x:t>
-[...85 lines deleted...]
-          <x:t>1,135</x:t>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>