--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae664c12a3194631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4217bca01ce54744" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53ca97ac0e24287"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d22ed4cff04e49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96997eb62cf84487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53ca97ac0e24287" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f2127b4d2a04377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d22ed4cff04e49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,889</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>31.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,235</x:t>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>1,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,075</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>13.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>1,095</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>