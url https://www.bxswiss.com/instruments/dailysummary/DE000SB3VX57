--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4217bca01ce54744" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5a8efce0e8439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d22ed4cff04e49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2212238a33414651"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f2127b4d2a04377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d22ed4cff04e49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdabf340b6c8f4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2212238a33414651" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,045</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,954</x:t>
-[...355 lines deleted...]
-          <x:t>1,475</x:t>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>