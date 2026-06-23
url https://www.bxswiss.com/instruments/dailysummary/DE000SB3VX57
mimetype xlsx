--- v10 (2026-06-02)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5a8efce0e8439f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c1cf04ce98c4fef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2212238a33414651"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7d8c924acdd4759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdabf340b6c8f4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2212238a33414651" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25893951004049ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7d8c924acdd4759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,145</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,924</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>1,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>1,215</x:t>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,160</x:t>
-[...107 lines deleted...]
-          <x:t>1,655</x:t>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>