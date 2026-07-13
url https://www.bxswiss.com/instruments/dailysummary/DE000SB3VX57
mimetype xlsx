--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c1cf04ce98c4fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2aed09b8b884929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7d8c924acdd4759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ac378bb16c4ecd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25893951004049ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7d8c924acdd4759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc260925dad0047a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ac378bb16c4ecd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,215</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,160</x:t>
-[...286 lines deleted...]
-          <x:t>1,045</x:t>
+          <x:t>0,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>