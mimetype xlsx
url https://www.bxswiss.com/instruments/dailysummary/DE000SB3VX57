--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2aed09b8b884929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae4cdcb0b3e47e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ac378bb16c4ecd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb013ba04e8694df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc260925dad0047a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ac378bb16c4ecd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf83164b15840f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb013ba04e8694df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,548</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,511</x:t>
-[...21 lines deleted...]
-          <x:t>0,434</x:t>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,464</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,462</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,508</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,486</x:t>
-[...21 lines deleted...]
-          <x:t>0,503</x:t>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,470</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...73 lines deleted...]
-          <x:t>0,433</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>