--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae4cdcb0b3e47e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf548a10d97a540d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb013ba04e8694df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e497383de74cab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf83164b15840f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb013ba04e8694df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524b48bb63294432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e497383de74cab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,503</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,470</x:t>
-[...308 lines deleted...]
-          <x:t>0,439</x:t>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,400</x:t>
-[...38 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,522</x:t>
-[...48 lines deleted...]
-          <x:t>0,582</x:t>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>0,567</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>