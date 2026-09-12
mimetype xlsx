--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf548a10d97a540d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c4fadcf2fd42ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e497383de74cab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ebcd11b1469471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524b48bb63294432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e497383de74cab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5fd9e9772a42db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ebcd11b1469471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>