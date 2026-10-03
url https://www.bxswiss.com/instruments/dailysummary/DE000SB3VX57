--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c4fadcf2fd42ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd786aa52c1e4d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ebcd11b1469471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra74b645a388245e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5fd9e9772a42db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ebcd11b1469471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79d39bfb5564a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra74b645a388245e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,796</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,734</x:t>
-[...48 lines deleted...]
-          <x:t>0,649</x:t>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,579</x:t>
-[...539 lines deleted...]
-          <x:t>1,020</x:t>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>