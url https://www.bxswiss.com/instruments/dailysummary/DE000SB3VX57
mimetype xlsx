--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd786aa52c1e4d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b9b0b23ce3741fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra74b645a388245e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R868811f2c4fc456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79d39bfb5564a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra74b645a388245e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98aab9396ce0408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R868811f2c4fc456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Glencore</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,704</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,511</x:t>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,487</x:t>
-[...26 lines deleted...]
-          <x:t>0,516</x:t>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,523</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>0,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,492</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,570</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>