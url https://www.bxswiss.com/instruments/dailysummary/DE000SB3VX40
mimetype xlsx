--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb1a51a976d432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b3d2849ef14315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd33a3b35109040a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a278e55c5484139"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e49890810b0472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd33a3b35109040a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc238affaf57048b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a278e55c5484139" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,259</x:t>
-[...259 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,266</x:t>
-[...134 lines deleted...]
-          <x:t>0,330</x:t>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,311</x:t>
-[...65 lines deleted...]
-          <x:t>0,298</x:t>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>