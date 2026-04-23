--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b3d2849ef14315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7db4e297474470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a278e55c5484139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60442a209a445d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc238affaf57048b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a278e55c5484139" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb39d562881cf4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60442a209a445d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...21 lines deleted...]
-          <x:t>0,368</x:t>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,452</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>0,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>