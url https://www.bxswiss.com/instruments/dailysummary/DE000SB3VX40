--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7db4e297474470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944b8d06e2c242d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60442a209a445d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b4b10dd7084909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb39d562881cf4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60442a209a445d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c522d05fb44967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b4b10dd7084909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,317</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,481</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>0,452</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>