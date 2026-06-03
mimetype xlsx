--- v9 (2026-05-13)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944b8d06e2c242d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda16a9e7747647a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b4b10dd7084909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04caf379ca6a487b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c522d05fb44967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b4b10dd7084909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ecdcdc1c45243b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04caf379ca6a487b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,400</x:t>
-[...4 lines deleted...]
-          <x:t>0,366</x:t>
+          <x:t>0,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,376</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...275 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,282</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,316</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,301</x:t>
-[...53 lines deleted...]
-          <x:t>0,307</x:t>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>