--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda16a9e7747647a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff43b82f498402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04caf379ca6a487b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec00d268613143fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ecdcdc1c45243b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04caf379ca6a487b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb4115bbacb841e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec00d268613143fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,411</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,338</x:t>
-[...367 lines deleted...]
-          <x:t>0,272</x:t>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,271</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>