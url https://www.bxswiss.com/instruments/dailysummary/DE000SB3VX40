--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff43b82f498402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7b3ae3101994fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec00d268613143fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b1b10e2cf184319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb4115bbacb841e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec00d268613143fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc5c8989acb9461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b1b10e2cf184319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,272</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>