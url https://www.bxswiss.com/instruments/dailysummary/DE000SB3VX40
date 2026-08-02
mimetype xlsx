--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7b3ae3101994fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715b78ab3bcb443f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b1b10e2cf184319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d6556cf35954e20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc5c8989acb9461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b1b10e2cf184319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f0b0b23c484e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d6556cf35954e20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,182</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>17.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,197</x:t>
-[...468 lines deleted...]
-          <x:t>0,120</x:t>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>