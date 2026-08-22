--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715b78ab3bcb443f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c6bd340a0be4bc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d6556cf35954e20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e5fead22399452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f0b0b23c484e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d6556cf35954e20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R900f4a44a41e4f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e5fead22399452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,171</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,151</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,194</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,167</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>0,241</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>