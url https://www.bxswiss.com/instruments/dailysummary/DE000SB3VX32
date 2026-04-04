--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R253db51e3a464cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f7ed7939d9145a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08644dcceba74a2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra19f6fb3848b4292"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc61a1d6bc7e54f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08644dcceba74a2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8795425e5c458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra19f6fb3848b4292" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,600</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,600</x:t>
-[...43 lines deleted...]
-          <x:t>2,595</x:t>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,130</x:t>
-[...480 lines deleted...]
-          <x:t>3,035</x:t>
+          <x:t>2,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,630</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>2,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>