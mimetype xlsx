--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f7ed7939d9145a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f14ef9ab7e4857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra19f6fb3848b4292"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89e518b948294e4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8795425e5c458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra19f6fb3848b4292" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R259f1d4ebd1e41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89e518b948294e4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,460</x:t>
-[...53 lines deleted...]
-          <x:t>3,035</x:t>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,680</x:t>
-[...75 lines deleted...]
-          <x:t>1,960</x:t>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>2,795</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>2,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,110</x:t>
-[...4 lines deleted...]
-          <x:t>2,630</x:t>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>