--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f14ef9ab7e4857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf2b7348d134502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89e518b948294e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb337bdc2b724481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R259f1d4ebd1e41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89e518b948294e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8606f6cc97504c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb337bdc2b724481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>3,235</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,265</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,000</x:t>
-[...247 lines deleted...]
-          <x:t>4,010</x:t>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>