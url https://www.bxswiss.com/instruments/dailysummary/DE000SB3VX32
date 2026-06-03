--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf2b7348d134502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9e08b1cb7c43e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb337bdc2b724481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf22aba54de944367"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8606f6cc97504c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb337bdc2b724481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ab92b85e254a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf22aba54de944367" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,875</x:t>
-[...16 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>4,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,785</x:t>
-[...414 lines deleted...]
-          <x:t>7,170</x:t>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>