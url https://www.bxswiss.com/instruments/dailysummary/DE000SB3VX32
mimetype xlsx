--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9e08b1cb7c43e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf25cd8fad00947b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf22aba54de944367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16fc39a493564508"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ab92b85e254a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf22aba54de944367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R822e92fd77054593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16fc39a493564508" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>4,880</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,625</x:t>
-[...173 lines deleted...]
-          <x:t>4,300</x:t>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,635</x:t>
-[...247 lines deleted...]
-          <x:t>8,000</x:t>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>