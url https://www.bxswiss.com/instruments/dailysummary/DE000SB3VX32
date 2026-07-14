--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf25cd8fad00947b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6992ef4804434747" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16fc39a493564508"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2abbc9046324c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R822e92fd77054593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16fc39a493564508" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra68cfad0197044ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2abbc9046324c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>6,195</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,850</x:t>
-[...48 lines deleted...]
-          <x:t>7,705</x:t>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,035</x:t>
-[...70 lines deleted...]
-          <x:t>4,315</x:t>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,215</x:t>
-[...269 lines deleted...]
-          <x:t>4,350</x:t>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>