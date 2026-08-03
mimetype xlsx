--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6992ef4804434747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e555c50cb7a4d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2abbc9046324c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5036f6c53bb94bf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra68cfad0197044ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2abbc9046324c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b758085914e4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5036f6c53bb94bf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>3,605</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>2,815</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>3,015</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>2,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>