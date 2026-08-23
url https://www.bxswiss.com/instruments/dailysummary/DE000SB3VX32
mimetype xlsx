--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e555c50cb7a4d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2d696f3bc8b41b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5036f6c53bb94bf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c926b612cbb4f22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b758085914e4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5036f6c53bb94bf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7399174fc7b849ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c926b612cbb4f22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,580</x:t>
-[...549 lines deleted...]
-          <x:t>2,830</x:t>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>