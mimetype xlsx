--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2d696f3bc8b41b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20fa448f2fde4928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c926b612cbb4f22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93fffe9b736d482c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7399174fc7b849ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c926b612cbb4f22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff513db78cc2491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93fffe9b736d482c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,645</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,020</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,060</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>5,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>