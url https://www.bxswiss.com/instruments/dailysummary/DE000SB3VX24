--- v11 (2026-09-05)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13211731ff82423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a860f75f884d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0059dd6ae94cb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff5a0ee6ef745fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222235a501a741db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0059dd6ae94cb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2623ba49f7224640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff5a0ee6ef745fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>10,100</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>9,835</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>