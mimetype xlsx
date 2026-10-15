--- v12 (2026-09-25)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a860f75f884d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd893691329ff4a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff5a0ee6ef745fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb0387cce6ee4e0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2623ba49f7224640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff5a0ee6ef745fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R115b2f8a59ff4158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb0387cce6ee4e0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>