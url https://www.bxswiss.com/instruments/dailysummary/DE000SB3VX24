--- v13 (2026-10-15)
+++ v14 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd893691329ff4a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ea50416eeb4fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb0387cce6ee4e0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e3262d1976402d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R115b2f8a59ff4158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb0387cce6ee4e0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc204573ad1e14aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e3262d1976402d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>