--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc347b5ccd1c34690" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbefc169e3934f7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2572b89e6ec6404b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792943924e3145e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a8a85b115284513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2572b89e6ec6404b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274c09e5c58c4c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792943924e3145e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>