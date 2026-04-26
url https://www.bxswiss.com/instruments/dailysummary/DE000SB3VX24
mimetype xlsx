--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbefc169e3934f7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586fd49138a54bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792943924e3145e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b3c657a90a4e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274c09e5c58c4c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792943924e3145e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e31c2c257342b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b3c657a90a4e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>7,380</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,580</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>5,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>