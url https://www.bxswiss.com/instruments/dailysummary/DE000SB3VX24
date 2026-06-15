--- v6 (2026-04-26)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586fd49138a54bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ace42135b940d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b3c657a90a4e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9670d809bfb047e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e31c2c257342b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b3c657a90a4e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d97142994d4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9670d809bfb047e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>4,910</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,660</x:t>
-[...75 lines deleted...]
-          <x:t>7,825</x:t>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>6,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>