--- v7 (2026-06-15)
+++ v8 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ace42135b940d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6884757438f54c46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9670d809bfb047e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd817f4bef48141c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d97142994d4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9670d809bfb047e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra79848fa57874eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd817f4bef48141c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...141 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,275</x:t>
-[...183 lines deleted...]
-          <x:t>9,055</x:t>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,095</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>8,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>