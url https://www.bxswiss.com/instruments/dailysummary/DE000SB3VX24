--- v8 (2026-07-07)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6884757438f54c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095b9c386144436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd817f4bef48141c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9151c042375e4baa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra79848fa57874eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd817f4bef48141c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aab36cd774243b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9151c042375e4baa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>15,565</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>16,965</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>