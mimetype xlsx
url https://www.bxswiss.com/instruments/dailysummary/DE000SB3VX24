--- v9 (2026-07-27)
+++ v10 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095b9c386144436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc431af4e81294323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9151c042375e4baa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd09f8d42f0544739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aab36cd774243b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9151c042375e4baa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8abf30de7940c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd09f8d42f0544739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,590</x:t>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>26.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,215</x:t>
-[...453 lines deleted...]
-          <x:t>13,295</x:t>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,450</x:t>
-[...85 lines deleted...]
-          <x:t>14,850</x:t>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>