--- v10 (2026-08-16)
+++ v11 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc431af4e81294323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13211731ff82423a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd09f8d42f0544739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0059dd6ae94cb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8abf30de7940c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd09f8d42f0544739" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222235a501a741db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0059dd6ae94cb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VX24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>15,270</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,015</x:t>
-[...60 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,250</x:t>
-[...178 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,235</x:t>
-[...333 lines deleted...]
-          <x:t>13,655</x:t>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>