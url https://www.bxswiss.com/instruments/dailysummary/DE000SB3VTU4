--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c3047213d74196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c187e6ae24f45dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R315a7a8c7fc24756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ae13aca311a4658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb6bfba5fe04ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R315a7a8c7fc24756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb59554916cea488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ae13aca311a4658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,312</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,296</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,326</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>24.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,344</x:t>
-[...97 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,558</x:t>
-[...252 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>