--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c187e6ae24f45dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba98636a8fe495a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ae13aca311a4658"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e171c634f884e50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb59554916cea488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ae13aca311a4658" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc01c307d28d945fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e171c634f884e50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,839</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...26 lines deleted...]
-          <x:t>0,824</x:t>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,315</x:t>
-[...63 lines deleted...]
-          <x:t>1,050</x:t>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>