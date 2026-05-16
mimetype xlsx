--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba98636a8fe495a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c289a848c9846fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e171c634f884e50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26655336606f4db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc01c307d28d945fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e171c634f884e50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f84245d12cc479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26655336606f4db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,948</x:t>
-[...178 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,533</x:t>
-[...117 lines deleted...]
-          <x:t>0,632</x:t>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>