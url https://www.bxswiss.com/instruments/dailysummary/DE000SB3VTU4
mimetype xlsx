--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c289a848c9846fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d04c32a0174da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26655336606f4db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7ef1ba12dc542d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f84245d12cc479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26655336606f4db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98bed576fbd6425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7ef1ba12dc542d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,005</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,763</x:t>
-[...394 lines deleted...]
-          <x:t>0,731</x:t>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,569</x:t>
-[...16 lines deleted...]
-          <x:t>0,554</x:t>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,477</x:t>
-[...161 lines deleted...]
-          <x:t>0,671</x:t>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>