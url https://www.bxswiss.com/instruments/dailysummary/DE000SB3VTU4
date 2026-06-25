--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d04c32a0174da0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra919ea262cf548b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7ef1ba12dc542d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618442665d9542aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98bed576fbd6425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7ef1ba12dc542d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de556d2031e40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618442665d9542aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,731</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,569</x:t>
-[...16 lines deleted...]
-          <x:t>0,554</x:t>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>0,525</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>