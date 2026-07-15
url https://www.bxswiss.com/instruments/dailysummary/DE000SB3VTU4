--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra919ea262cf548b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d25314b85146aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618442665d9542aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R394fd805740d430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de556d2031e40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618442665d9542aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90cc0a202ad84c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R394fd805740d430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>