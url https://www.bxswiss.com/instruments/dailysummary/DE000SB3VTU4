--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d25314b85146aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb36ac9c47b34409" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R394fd805740d430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0835e1acf14339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90cc0a202ad84c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R394fd805740d430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red52da19999845bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0835e1acf14339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,296</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,289</x:t>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,306</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,283</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,264</x:t>
-[...517 lines deleted...]
-          <x:t>0,227</x:t>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>