--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb36ac9c47b34409" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re625e6aea01340a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0835e1acf14339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f0af87809414fea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red52da19999845bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0835e1acf14339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f7b3703ff804ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f0af87809414fea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,323</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,302</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>0,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>