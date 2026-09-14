--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re625e6aea01340a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf34f80614984daf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f0af87809414fea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9e3b60a2bce4408"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f7b3703ff804ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f0af87809414fea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f66cb8df664645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9e3b60a2bce4408" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,328</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,319</x:t>
-[...124 lines deleted...]
-          <x:t>0,352</x:t>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...436 lines deleted...]
-          <x:t>0,377</x:t>
+          <x:t>0,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>