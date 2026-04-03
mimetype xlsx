--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62fe1dafb1fe42c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00c5d3031e64a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101a9e53354b461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f19124b96f4480e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R998a5b4beae34525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101a9e53354b461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb39f7f548a814744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f19124b96f4480e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...392 lines deleted...]
-          <x:t>0,401</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>