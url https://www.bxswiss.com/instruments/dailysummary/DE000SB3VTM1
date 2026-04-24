--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00c5d3031e64a6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2186cf7ce3434881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f19124b96f4480e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84c6ed6685ac4b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb39f7f548a814744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f19124b96f4480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3c97cc6c28c4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84c6ed6685ac4b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,406</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,363</x:t>
-[...566 lines deleted...]
-          <x:t>0,924</x:t>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>