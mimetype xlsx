--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2186cf7ce3434881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba65af267034321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84c6ed6685ac4b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d1c64f3a04b41a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3c97cc6c28c4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84c6ed6685ac4b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd92f6f4913ad4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d1c64f3a04b41a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,700</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,640</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>