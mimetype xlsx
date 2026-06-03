--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba65af267034321" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5476c93b89a24132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d1c64f3a04b41a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2458ef54ec0f4552"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd92f6f4913ad4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d1c64f3a04b41a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a334ed4e5346bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2458ef54ec0f4552" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,581</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,328</x:t>
-[...345 lines deleted...]
-          <x:t>0,228</x:t>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,278</x:t>
-[...36 lines deleted...]
-          <x:t>0,256</x:t>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>