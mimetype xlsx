--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5476c93b89a24132" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc47111d2b342ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2458ef54ec0f4552"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2359467d186b40bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a334ed4e5346bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2458ef54ec0f4552" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf60044b39547476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2359467d186b40bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,247</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,318</x:t>
-[...53 lines deleted...]
-          <x:t>0,258</x:t>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,251</x:t>
-[...404 lines deleted...]
-          <x:t>0,300</x:t>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>