--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc47111d2b342ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5fc10410564e18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2359467d186b40bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98a4284d04f3421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf60044b39547476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2359467d186b40bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re063f425b48743d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98a4284d04f3421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>0,259</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,321</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>