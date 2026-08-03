--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5fc10410564e18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71783d39226a46d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98a4284d04f3421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab789b372324c52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re063f425b48743d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98a4284d04f3421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceb3705413d94758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab789b372324c52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,300</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,202</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>