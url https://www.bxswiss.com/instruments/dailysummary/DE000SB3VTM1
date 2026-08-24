--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71783d39226a46d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38bbec5dfcb94b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab789b372324c52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f9e30390e340ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceb3705413d94758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab789b372324c52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536f851b08a14199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f9e30390e340ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,238</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,303</x:t>
-[...252 lines deleted...]
-          <x:t>0,360</x:t>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>