--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38bbec5dfcb94b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda8867f2a96496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f9e30390e340ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e42f157046493f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536f851b08a14199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f9e30390e340ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R563e4ff1ba6d4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e42f157046493f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,360</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,299</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,257</x:t>
-[...38 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,311</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,382</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>0,376</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>