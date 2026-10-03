--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda8867f2a96496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R894a18a635db4f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e42f157046493f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R020b6c83daef4d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R563e4ff1ba6d4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e42f157046493f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ccbf562bd844be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R020b6c83daef4d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,400</x:t>
-[...468 lines deleted...]
-          <x:t>0,491</x:t>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>