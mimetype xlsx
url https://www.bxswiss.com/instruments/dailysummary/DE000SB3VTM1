--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R894a18a635db4f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb214b61db3b04b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R020b6c83daef4d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e8e916cb0dc4755"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ccbf562bd844be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R020b6c83daef4d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e6f22ffd51401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e8e916cb0dc4755" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,423</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>0,517</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>0,432</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,418</x:t>
-[...75 lines deleted...]
-          <x:t>0,566</x:t>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,560</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>