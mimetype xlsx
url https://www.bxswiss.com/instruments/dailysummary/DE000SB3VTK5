--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R419281921a6a452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7740a974d904a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf260bd14849b47da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcce6896cdd246e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce19201711c4487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf260bd14849b47da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a13afbd314454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcce6896cdd246e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>46,530</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>49,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>