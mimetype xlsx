--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7740a974d904a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ad16733a9e40c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcce6896cdd246e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8ab76bba52d4468"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a13afbd314454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcce6896cdd246e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7f3630c8dd74238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8ab76bba52d4468" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>