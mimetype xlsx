--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ad16733a9e40c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1a696ec72c42ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8ab76bba52d4468"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339fc1cea6134be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7f3630c8dd74238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8ab76bba52d4468" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676e18786acc447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339fc1cea6134be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>