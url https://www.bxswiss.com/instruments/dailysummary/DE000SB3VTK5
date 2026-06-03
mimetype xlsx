--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1a696ec72c42ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c50472ca37e4f91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339fc1cea6134be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rded8d6b36f444008"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676e18786acc447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339fc1cea6134be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0007d3bff354cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rded8d6b36f444008" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>35,075</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,005</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>