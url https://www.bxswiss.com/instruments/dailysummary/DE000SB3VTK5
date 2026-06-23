--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c50472ca37e4f91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6f87fb969654cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rded8d6b36f444008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a255f9eb5040fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0007d3bff354cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rded8d6b36f444008" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R279a1cc751d74ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a255f9eb5040fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>