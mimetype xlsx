--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6f87fb969654cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c872e88f77d4a66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a255f9eb5040fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R084d222855dc490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R279a1cc751d74ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a255f9eb5040fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a2529262c84df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R084d222855dc490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>