--- v11 (2026-07-13)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c872e88f77d4a66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R651d9b664feb4250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R084d222855dc490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df7a28588f74151"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a2529262c84df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R084d222855dc490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b9a6f5ac1f46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df7a28588f74151" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>25,185</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,960</x:t>
-[...75 lines deleted...]
-          <x:t>14,730</x:t>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>16,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>