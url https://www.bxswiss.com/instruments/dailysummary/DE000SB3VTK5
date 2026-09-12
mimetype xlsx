--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R651d9b664feb4250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f6f8b1dcbc43ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df7a28588f74151"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9d4211012614676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b9a6f5ac1f46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df7a28588f74151" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2737135077f4a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9d4211012614676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>18,220</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>15,825</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,805</x:t>
-[...323 lines deleted...]
-          <x:t>11,495</x:t>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>