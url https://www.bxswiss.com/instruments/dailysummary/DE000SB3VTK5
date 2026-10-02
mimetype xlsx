--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f6f8b1dcbc43ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb17bbc501d4c5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9d4211012614676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca162dd865c24619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2737135077f4a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9d4211012614676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf281b762070d4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca162dd865c24619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>11,110</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,295</x:t>
-[...16 lines deleted...]
-          <x:t>10,270</x:t>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,375</x:t>
-[...296 lines deleted...]
-          <x:t>8,365</x:t>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>