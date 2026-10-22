--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb17bbc501d4c5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc14ab1140e04664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca162dd865c24619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b94d5f06bc4a21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf281b762070d4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca162dd865c24619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c5c829e01bd4a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b94d5f06bc4a21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>