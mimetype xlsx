--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R737f5eb3a9eb47c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5663d95ecb546c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef616ff796d4fc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f82bde2a91e4ff8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda2b960c152f48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef616ff796d4fc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2680fbf1be0644d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f82bde2a91e4ff8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,945</x:t>
-[...16 lines deleted...]
-          <x:t>2,125</x:t>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,045</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>2,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>26.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,620</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>3,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>