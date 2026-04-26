--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5663d95ecb546c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086c551fec8c445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f82bde2a91e4ff8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3ea70a09a3040ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2680fbf1be0644d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f82bde2a91e4ff8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b09d9a1254f4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3ea70a09a3040ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,990</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,765</x:t>
-[...6 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>2,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,435</x:t>
-[...70 lines deleted...]
-          <x:t>2,330</x:t>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,235</x:t>
-[...215 lines deleted...]
-          <x:t>2,550</x:t>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,580</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>2,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>