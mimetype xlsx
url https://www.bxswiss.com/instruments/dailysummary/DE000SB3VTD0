--- v8 (2026-04-26)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086c551fec8c445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4e4f636ad84115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3ea70a09a3040ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d84ccf320c4781"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b09d9a1254f4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3ea70a09a3040ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd008851395064ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d84ccf320c4781" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>2,580</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>