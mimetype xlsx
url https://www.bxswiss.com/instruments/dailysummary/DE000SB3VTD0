--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4e4f636ad84115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra292de7449de486d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d84ccf320c4781"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fce067b831d4b92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd008851395064ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d84ccf320c4781" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d2c3fa13584cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fce067b831d4b92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...195 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,793</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,888</x:t>
-[...60 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,739</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>03.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,629</x:t>
-[...70 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>0,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>