--- v10 (2026-07-05)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra292de7449de486d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82546e07acc642e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fce067b831d4b92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d9a7fca5e594b44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d2c3fa13584cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fce067b831d4b92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b2ed12c8e14ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d9a7fca5e594b44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>0,734</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,612</x:t>
-[...11 lines deleted...]
-          <x:t>0,616</x:t>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,491</x:t>
-[...200 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,589</x:t>
-[...90 lines deleted...]
-          <x:t>0,625</x:t>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>