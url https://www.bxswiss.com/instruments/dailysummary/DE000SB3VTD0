--- v11 (2026-08-14)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82546e07acc642e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R563ee54a04a34bd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d9a7fca5e594b44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R404c482ad3b741db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b2ed12c8e14ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d9a7fca5e594b44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35be5cfd3bfe4615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R404c482ad3b741db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VTD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,379</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,347</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,356</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>