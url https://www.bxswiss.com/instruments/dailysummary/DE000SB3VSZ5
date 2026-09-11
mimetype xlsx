--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re294e265caba4907" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc604b7ef9f491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc353ac6e9b514fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746c7f77e45b4ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R468e86ec46d14b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc353ac6e9b514fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a4a9aa9a35c4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746c7f77e45b4ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,343</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,393</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>0,579</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>