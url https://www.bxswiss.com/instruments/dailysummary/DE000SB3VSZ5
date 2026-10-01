--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc604b7ef9f491d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d97b1c3d5348c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746c7f77e45b4ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf307412268db4823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a4a9aa9a35c4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746c7f77e45b4ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3169c34c4c5d477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf307412268db4823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,508</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,497</x:t>
-[...21 lines deleted...]
-          <x:t>0,453</x:t>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,440</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,420</x:t>
-[...97 lines deleted...]
-          <x:t>0,533</x:t>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,456</x:t>
-[...436 lines deleted...]
-          <x:t>0,490</x:t>
+          <x:t>0,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>