--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d97b1c3d5348c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc881811f4b64e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf307412268db4823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0700bbd458d84625"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3169c34c4c5d477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf307412268db4823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d126124ecc94cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0700bbd458d84625" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,712</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,640</x:t>
-[...11 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,591</x:t>
-[...571 lines deleted...]
-          <x:t>0,559</x:t>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>