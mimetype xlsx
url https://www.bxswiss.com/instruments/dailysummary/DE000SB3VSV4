--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6788bc8fc0e54aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f020618d144c00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0092565e71904ef8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af34cc733124b4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re43e1a790e364071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0092565e71904ef8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a28818abbb4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af34cc733124b4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,194</x:t>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
-        </x:is>
-[...543 lines deleted...]
-          <x:t>0,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>