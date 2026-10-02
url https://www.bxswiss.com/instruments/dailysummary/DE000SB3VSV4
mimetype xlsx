--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f020618d144c00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree577a05744b4855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af34cc733124b4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc184e577814447b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a28818abbb4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af34cc733124b4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82da649e28a448f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc184e577814447b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,145</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,161</x:t>
-[...242 lines deleted...]
-          <x:t>0,165</x:t>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>