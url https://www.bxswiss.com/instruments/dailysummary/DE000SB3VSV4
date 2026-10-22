--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree577a05744b4855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a89f07c54374d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc184e577814447b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d17e8bf9554cd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82da649e28a448f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc184e577814447b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0ad7ae4e224fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d17e8bf9554cd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,166</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,156</x:t>
-[...43 lines deleted...]
-          <x:t>0,168</x:t>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,134</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,152</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,136</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>