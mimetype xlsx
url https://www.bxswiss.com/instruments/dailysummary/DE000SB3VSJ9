--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc69b1c3082d4200" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84cc1ed16b81498f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78852a22a70e4cd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a681d9b3f124366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4adccb54211240e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78852a22a70e4cd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21287a9d4bd4988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a681d9b3f124366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>11,005</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>31.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,805</x:t>
-[...252 lines deleted...]
-          <x:t>10,225</x:t>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>