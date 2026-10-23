--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84cc1ed16b81498f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f237982e4c40c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a681d9b3f124366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8ea31847864ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21287a9d4bd4988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a681d9b3f124366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1998635f4d494f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8ea31847864ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>