--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ed076cc2fe43bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a2ae03ae704bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551c8c5c398d4ba3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec8313f1f9d4a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02354ad69b44c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551c8c5c398d4ba3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R966b303680b54f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec8313f1f9d4a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,090</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,495</x:t>
-[...21 lines deleted...]
-          <x:t>5,120</x:t>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,935</x:t>
-[...11 lines deleted...]
-          <x:t>5,160</x:t>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,160</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>6,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>4,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>