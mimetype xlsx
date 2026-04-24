--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a2ae03ae704bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra520126b6c294468" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec8313f1f9d4a77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f7eb82d199444f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R966b303680b54f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec8313f1f9d4a77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc083c80defd547bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f7eb82d199444f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>3,780</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,630</x:t>
-[...43 lines deleted...]
-          <x:t>4,215</x:t>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,010</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>3,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,440</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>