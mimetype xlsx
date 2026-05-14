--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra520126b6c294468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R783936c9f3db4c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f7eb82d199444f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9beaee720d6344a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc083c80defd547bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f7eb82d199444f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90345fb3d6f74486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9beaee720d6344a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>6,090</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>7,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,870</x:t>
-[...9 lines deleted...]
-          <x:t>7,635</x:t>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>