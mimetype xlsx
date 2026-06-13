--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R783936c9f3db4c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b971528a2d410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9beaee720d6344a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e19535e6a77430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90345fb3d6f74486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9beaee720d6344a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba68e491730a4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e19535e6a77430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>8,520</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,475</x:t>
-[...156 lines deleted...]
-          <x:t>7,455</x:t>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>5,895</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>