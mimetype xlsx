--- v10 (2026-06-13)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b971528a2d410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f5ab84005f4a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e19535e6a77430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb44bd8050bb14267"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba68e491730a4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e19535e6a77430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc41879df8742bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb44bd8050bb14267" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>