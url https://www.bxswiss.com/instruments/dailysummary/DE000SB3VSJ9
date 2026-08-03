--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f5ab84005f4a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408c1e5bb3874d6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb44bd8050bb14267"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bbf9bf035f44e34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc41879df8742bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb44bd8050bb14267" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99f02ee1f5da4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bbf9bf035f44e34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>13,215</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,090</x:t>
-[...247 lines deleted...]
-          <x:t>14,245</x:t>
+          <x:t>16,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>