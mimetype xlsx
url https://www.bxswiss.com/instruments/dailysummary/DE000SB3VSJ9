--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408c1e5bb3874d6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa701ea8ec824268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bbf9bf035f44e34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbfe418ffb734552"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99f02ee1f5da4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bbf9bf035f44e34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cda530f825f46eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbfe418ffb734552" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>13,785</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,535</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>16,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>