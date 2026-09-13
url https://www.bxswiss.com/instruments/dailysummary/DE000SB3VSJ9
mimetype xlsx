--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa701ea8ec824268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc69b1c3082d4200" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbfe418ffb734552"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78852a22a70e4cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cda530f825f46eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbfe418ffb734552" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4adccb54211240e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78852a22a70e4cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>14,095</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>