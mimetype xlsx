--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5543daa198474224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4896b53cf3ed4352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2adca340414461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb4e8cd54be34c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45bf47bd20b14cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2adca340414461" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f3d8aa09eb4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb4e8cd54be34c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>