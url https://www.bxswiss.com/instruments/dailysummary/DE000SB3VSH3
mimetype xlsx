--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4896b53cf3ed4352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a95586108b84881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb4e8cd54be34c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d92b52a1474bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f3d8aa09eb4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb4e8cd54be34c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96dcb89c1f64d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d92b52a1474bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>