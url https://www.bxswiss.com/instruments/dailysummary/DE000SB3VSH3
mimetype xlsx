--- v7 (2026-04-23)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a95586108b84881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df6435fd6074bce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d92b52a1474bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e84adc8d4a644d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96dcb89c1f64d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d92b52a1474bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeb216baa3d54c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e84adc8d4a644d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>214,600</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>