--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df6435fd6074bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9a5bb38cd54109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e84adc8d4a644d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149c21c74c574d71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeb216baa3d54c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e84adc8d4a644d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fea8ae27a6b4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149c21c74c574d71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>