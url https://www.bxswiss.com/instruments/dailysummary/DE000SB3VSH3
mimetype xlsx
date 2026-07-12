--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9a5bb38cd54109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ad6f4d050443ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149c21c74c574d71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R305a8be709e8414b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fea8ae27a6b4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149c21c74c574d71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ae945723b294457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R305a8be709e8414b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>