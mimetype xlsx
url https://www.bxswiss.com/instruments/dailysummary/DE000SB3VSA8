--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed080e7e53546f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d0f7b3675fd4562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1584d8535d4f4d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0434c7f04c124cf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcbc1cb1fb3d4934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1584d8535d4f4d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cbb4ef1a9d74edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0434c7f04c124cf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>24.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,963</x:t>
-[...31 lines deleted...]
-          <x:t>0,936</x:t>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,661</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>