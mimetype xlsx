--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d0f7b3675fd4562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ddd1f2dc96d4739" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0434c7f04c124cf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8f3403559941e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cbb4ef1a9d74edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0434c7f04c124cf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a72fe472574816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8f3403559941e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>0,642</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,694</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,827</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>