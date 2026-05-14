--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ddd1f2dc96d4739" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83acc8712fb44f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8f3403559941e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bdefdd01a504986"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a72fe472574816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8f3403559941e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69a7bf1a3b7b4893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bdefdd01a504986" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,869</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,853</x:t>
-[...382 lines deleted...]
-          <x:t>1,270</x:t>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>