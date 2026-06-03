--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83acc8712fb44f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe8e38ebb7943a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bdefdd01a504986"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ed0aa6e2b54221"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69a7bf1a3b7b4893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bdefdd01a504986" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2bc66409074329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ed0aa6e2b54221" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,741</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,919</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>0,706</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>