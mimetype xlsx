--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe8e38ebb7943a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9b7c5b26164179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ed0aa6e2b54221"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R603760799db84925"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2bc66409074329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ed0aa6e2b54221" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba22b6e7d56d4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R603760799db84925" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,825</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>0,786</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,894</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>0,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>