--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9b7c5b26164179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8296a90f36654f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R603760799db84925"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1680612bfa34c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba22b6e7d56d4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R603760799db84925" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9663bfe712af4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1680612bfa34c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,978</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,869</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
-[...485 lines deleted...]
-          <x:t>0,894</x:t>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>