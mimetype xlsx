--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8296a90f36654f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra052b1140db64aa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1680612bfa34c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a8bca4cc7bd4338"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9663bfe712af4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1680612bfa34c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76d1de688e9496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a8bca4cc7bd4338" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,010</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,861</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,967</x:t>
-[...522 lines deleted...]
-          <x:t>1,300</x:t>
+          <x:t>0,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>