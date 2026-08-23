--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra052b1140db64aa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16472032d0a84534" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a8bca4cc7bd4338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86571a4517ea4e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76d1de688e9496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a8bca4cc7bd4338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d3ee9472fda4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86571a4517ea4e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1,185</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,175</x:t>
-[...232 lines deleted...]
-          <x:t>1,300</x:t>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,200</x:t>
-[...114 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>0,977</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>