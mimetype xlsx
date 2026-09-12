--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16472032d0a84534" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde653efbedf4091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86571a4517ea4e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf735431a188844ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d3ee9472fda4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86571a4517ea4e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733d0aa665cb4ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf735431a188844ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,955</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,040</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,977</x:t>
-[...70 lines deleted...]
-          <x:t>0,955</x:t>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>1,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,040</x:t>
-[...232 lines deleted...]
-          <x:t>0,816</x:t>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,801</x:t>
-[...26 lines deleted...]
-          <x:t>0,780</x:t>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>