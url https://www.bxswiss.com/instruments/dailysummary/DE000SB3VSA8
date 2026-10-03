--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde653efbedf4091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67e65d3456d46e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf735431a188844ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06ded8f8dfd5472c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733d0aa665cb4ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf735431a188844ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc5d3e119fcf4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06ded8f8dfd5472c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,974</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,901</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,865</x:t>
-[...21 lines deleted...]
-          <x:t>0,878</x:t>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,855</x:t>
-[...97 lines deleted...]
-          <x:t>0,816</x:t>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,801</x:t>
-[...33 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,846</x:t>
-[...31 lines deleted...]
-          <x:t>0,807</x:t>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...343 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>