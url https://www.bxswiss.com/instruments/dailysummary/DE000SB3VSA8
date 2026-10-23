--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67e65d3456d46e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ad9c1fe9b24b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06ded8f8dfd5472c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra97d3239d8584054"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc5d3e119fcf4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06ded8f8dfd5472c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R591d8c6ad3b144b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra97d3239d8584054" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,886</x:t>
-[...26 lines deleted...]
-          <x:t>1,035</x:t>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,848</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>0,774</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>