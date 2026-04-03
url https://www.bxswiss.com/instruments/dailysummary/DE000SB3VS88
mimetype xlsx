--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245ef55c3ca54c56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb60e9423824bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4bdbafb86443ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb474fad0ad84be5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R228e67962c2b4b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4bdbafb86443ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6027dc8fffd4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb474fad0ad84be5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,910</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...386 lines deleted...]
-          <x:t>6,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,760</x:t>
-[...220 lines deleted...]
-          <x:t>6,665</x:t>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>