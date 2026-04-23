--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb60e9423824bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R881f2e10eab4457d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb474fad0ad84be5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615fd1c255b04aa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6027dc8fffd4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb474fad0ad84be5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c4e34e568a3494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615fd1c255b04aa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,470</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,760</x:t>
-[...70 lines deleted...]
-          <x:t>5,770</x:t>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,010</x:t>
-[...43 lines deleted...]
-          <x:t>5,650</x:t>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,650</x:t>
-[...463 lines deleted...]
-          <x:t>7,805</x:t>
+          <x:t>6,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>