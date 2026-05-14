--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R881f2e10eab4457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a96cc9ced794430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615fd1c255b04aa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda279f64acaf4c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c4e34e568a3494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615fd1c255b04aa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7face79352ee4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda279f64acaf4c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,265</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,265</x:t>
-[...16 lines deleted...]
-          <x:t>5,790</x:t>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,650</x:t>
-[...485 lines deleted...]
-          <x:t>6,465</x:t>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>