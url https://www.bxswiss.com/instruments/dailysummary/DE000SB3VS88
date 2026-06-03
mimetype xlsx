--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a96cc9ced794430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0bfce64ac7f4a36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda279f64acaf4c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea55ae4a1b5b4567"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7face79352ee4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda279f64acaf4c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8aa6561e7d143b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea55ae4a1b5b4567" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,550</x:t>
-[...178 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,770</x:t>
-[...247 lines deleted...]
-          <x:t>4,650</x:t>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>5,315</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,825</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>5,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>