--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0bfce64ac7f4a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb76dd695554773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea55ae4a1b5b4567"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f445d4edf844c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8aa6561e7d143b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea55ae4a1b5b4567" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc46b938687c4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f445d4edf844c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>4,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>