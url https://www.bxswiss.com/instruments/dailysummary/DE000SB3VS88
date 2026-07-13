--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb76dd695554773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd40d5b1dcf8478d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f445d4edf844c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac93c9d54ad54058"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc46b938687c4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f445d4edf844c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e8ad25cbd424db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac93c9d54ad54058" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>