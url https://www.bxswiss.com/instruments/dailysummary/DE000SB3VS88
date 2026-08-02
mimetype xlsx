--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd40d5b1dcf8478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69d055f2f6f4945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac93c9d54ad54058"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffde47b44c864b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e8ad25cbd424db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac93c9d54ad54058" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d4d999cb0941e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffde47b44c864b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>7,085</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,895</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>8,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,390</x:t>
-[...436 lines deleted...]
-          <x:t>8,715</x:t>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>