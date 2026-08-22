--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69d055f2f6f4945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8058155f70fc49a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffde47b44c864b31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re47099a8bce34d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d4d999cb0941e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffde47b44c864b31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97eb4b7c1d054a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re47099a8bce34d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>9,425</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,135</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>8,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,650</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>