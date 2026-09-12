--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8058155f70fc49a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8460daf03b427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re47099a8bce34d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff05047a0304dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97eb4b7c1d054a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re47099a8bce34d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27239ac96564dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff05047a0304dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>8,005</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,495</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>6,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,650</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>