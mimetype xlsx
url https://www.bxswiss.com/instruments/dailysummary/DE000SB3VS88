--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8460daf03b427b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra580cd9896224cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff05047a0304dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3ffd35861b84436"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27239ac96564dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff05047a0304dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b8e16dbec6e4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3ffd35861b84436" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>6,650</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,180</x:t>
-[...16 lines deleted...]
-          <x:t>6,430</x:t>
+          <x:t>6,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,020</x:t>
-[...6 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,360</x:t>
-[...129 lines deleted...]
-          <x:t>5,780</x:t>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>6,175</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,865</x:t>
-[...328 lines deleted...]
-          <x:t>5,995</x:t>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>