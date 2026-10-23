--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra580cd9896224cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e7dfaa722e24f3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3ffd35861b84436"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bad05b90a88494e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b8e16dbec6e4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3ffd35861b84436" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e4972b3eeb4849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bad05b90a88494e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>5,595</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>5,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,455</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>