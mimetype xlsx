--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3ab03d42cb4c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c545fdf0ca741fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e9aae5fb7a4c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R579bae3912814e1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R221c316d33cc46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e9aae5fb7a4c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a2bc8843511469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R579bae3912814e1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,270</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,145</x:t>
-[...43 lines deleted...]
-          <x:t>1,060</x:t>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,025</x:t>
-[...524 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>0,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,230</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>1,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>