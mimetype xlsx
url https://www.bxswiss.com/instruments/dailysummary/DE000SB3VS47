--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c545fdf0ca741fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2a8a7a96f74119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R579bae3912814e1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raafe38e9b0814301"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a2bc8843511469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R579bae3912814e1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dce22337fe04be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raafe38e9b0814301" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,440</x:t>
-[...16 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,959</x:t>
-[...188 lines deleted...]
-          <x:t>1,065</x:t>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,866</x:t>
-[...146 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,390</x:t>
-[...198 lines deleted...]
-          <x:t>1,230</x:t>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>