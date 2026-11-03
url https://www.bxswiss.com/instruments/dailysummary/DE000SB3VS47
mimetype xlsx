--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2a8a7a96f74119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da22116b3ea42a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raafe38e9b0814301"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c8a3c1fa1d40b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dce22337fe04be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raafe38e9b0814301" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a380405860644ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c8a3c1fa1d40b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,390</x:t>
-[...521 lines deleted...]
-        <x:is>
           <x:t>1,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,590</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>