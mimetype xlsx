--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88125d4aa2f4d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956500e6db0941f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84725036fde4400f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafe201ff37484fd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3be945b950ce40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84725036fde4400f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc595c711c0e84246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafe201ff37484fd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>