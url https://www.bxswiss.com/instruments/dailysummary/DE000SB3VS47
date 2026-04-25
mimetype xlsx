--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956500e6db0941f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R309729ea890740bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafe201ff37484fd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6f71ea6d3f24e02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc595c711c0e84246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafe201ff37484fd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5303c4a4389488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6f71ea6d3f24e02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,550</x:t>
-[...468 lines deleted...]
-          <x:t>14,910</x:t>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>