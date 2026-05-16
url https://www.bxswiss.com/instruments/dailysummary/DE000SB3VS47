--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R309729ea890740bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4afb453ff9384724" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6f71ea6d3f24e02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23cbf5cdafb74042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5303c4a4389488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6f71ea6d3f24e02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26cb9af523ee4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23cbf5cdafb74042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>