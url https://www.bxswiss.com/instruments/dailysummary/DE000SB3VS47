--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4afb453ff9384724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d566ead5c164f70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23cbf5cdafb74042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb388a6afc74b03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26cb9af523ee4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23cbf5cdafb74042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21f40c05f794c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb388a6afc74b03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,610</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,540</x:t>
-[...97 lines deleted...]
-          <x:t>2,425</x:t>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,300</x:t>
-[...70 lines deleted...]
-          <x:t>2,425</x:t>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,110</x:t>
-        </x:is>
-[...354 lines deleted...]
-          <x:t>2,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>