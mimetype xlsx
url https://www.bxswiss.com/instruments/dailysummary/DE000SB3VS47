--- v9 (2026-06-05)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d566ead5c164f70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2cdd4a6c3754b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb388a6afc74b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381fa575b1cb4149"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21f40c05f794c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb388a6afc74b03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f17485fb234552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381fa575b1cb4149" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,975</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,065</x:t>
-[...539 lines deleted...]
-          <x:t>2,110</x:t>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>