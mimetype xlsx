--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2cdd4a6c3754b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1005b419034f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381fa575b1cb4149"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra17118c0d6a04b72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f17485fb234552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381fa575b1cb4149" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8430349e404a4fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra17118c0d6a04b72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>