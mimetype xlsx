--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1005b419034f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e166b7be614d25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra17118c0d6a04b72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re24f40a5503343fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8430349e404a4fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra17118c0d6a04b72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb62e3d1e32954a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re24f40a5503343fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,560</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,548</x:t>
-[...291 lines deleted...]
-          <x:t>0,847</x:t>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,693</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,854</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>