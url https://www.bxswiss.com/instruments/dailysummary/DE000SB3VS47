--- v12 (2026-08-14)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e166b7be614d25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3ab03d42cb4c02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re24f40a5503343fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e9aae5fb7a4c75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb62e3d1e32954a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re24f40a5503343fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R221c316d33cc46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e9aae5fb7a4c75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VS47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,847</x:t>
-[...178 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,215</x:t>
-[...4 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>1,185</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,150</x:t>
-[...134 lines deleted...]
-          <x:t>1,265</x:t>
+          <x:t>1,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>