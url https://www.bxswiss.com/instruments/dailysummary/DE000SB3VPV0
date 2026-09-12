--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d25c5adecc43a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b813c8e15f84afd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bbeea830b9240af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d9bcd72c264699"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R007189658be84507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bbeea830b9240af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71adbc27b6fc4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d9bcd72c264699" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,615</x:t>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,550</x:t>
-[...6 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,655</x:t>
+          <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,620</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>1,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>1,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>