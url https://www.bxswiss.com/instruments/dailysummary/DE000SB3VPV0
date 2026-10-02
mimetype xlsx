--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b813c8e15f84afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d9cc653a7c44770" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d9bcd72c264699"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4891790b2fe4c65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71adbc27b6fc4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d9bcd72c264699" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf179b311c5a34a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4891790b2fe4c65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>