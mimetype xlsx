--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d9cc653a7c44770" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4664b272e25549f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4891790b2fe4c65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc772606da9414092"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf179b311c5a34a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4891790b2fe4c65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb96f064281484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc772606da9414092" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,969</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,919</x:t>
-[...16 lines deleted...]
-          <x:t>0,974</x:t>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,911</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...300 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,768</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>