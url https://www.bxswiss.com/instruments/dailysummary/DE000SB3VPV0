--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ee7d395acb46cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3711b0f1edd46b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3c75e05f2fc46f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra26bee6f6aac4008"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18070d5032a34293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3c75e05f2fc46f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1bccaa973404982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra26bee6f6aac4008" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,610</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>4,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,715</x:t>
-[...161 lines deleted...]
-          <x:t>3,375</x:t>
+          <x:t>3,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>