--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3711b0f1edd46b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714280b9d49d4134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra26bee6f6aac4008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7de18de8d8d94ea6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1bccaa973404982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra26bee6f6aac4008" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92eb50a021ce48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7de18de8d8d94ea6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>3,085</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>27.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,920</x:t>
-[...441 lines deleted...]
-          <x:t>3,815</x:t>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>