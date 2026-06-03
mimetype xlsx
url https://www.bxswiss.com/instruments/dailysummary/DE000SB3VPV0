--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714280b9d49d4134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744fa3416abe4b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7de18de8d8d94ea6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b110905bc54b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92eb50a021ce48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7de18de8d8d94ea6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re886f81db5b54243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b110905bc54b50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>3,110</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,110</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,250</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>