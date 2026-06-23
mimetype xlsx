--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744fa3416abe4b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ffacb6dff746b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b110905bc54b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fdae32761824cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re886f81db5b54243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b110905bc54b50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ccd6c2656e9438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fdae32761824cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,250</x:t>
-[...522 lines deleted...]
-          <x:t>2,175</x:t>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>