--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ffacb6dff746b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R263bd3d7d3494650" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fdae32761824cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfabfe22af474d1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ccd6c2656e9438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fdae32761824cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07dd671441194c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfabfe22af474d1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,615</x:t>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,325</x:t>
-[...141 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>3,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>