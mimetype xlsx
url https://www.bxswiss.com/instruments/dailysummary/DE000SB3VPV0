--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R263bd3d7d3494650" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8532b40cfe124f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfabfe22af474d1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2d1ebe63b674e66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07dd671441194c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfabfe22af474d1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddf02c4557eb4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2d1ebe63b674e66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>2,470</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2,685</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,645</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>2,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,280</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>