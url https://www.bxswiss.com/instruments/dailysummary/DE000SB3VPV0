--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8532b40cfe124f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d25c5adecc43a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2d1ebe63b674e66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bbeea830b9240af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddf02c4557eb4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2d1ebe63b674e66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R007189658be84507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bbeea830b9240af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,350</x:t>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,215</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,280</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>09.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,615</x:t>
-[...26 lines deleted...]
-          <x:t>1,735</x:t>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>1,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>