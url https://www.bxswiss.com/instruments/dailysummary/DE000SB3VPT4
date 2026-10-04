--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab91509ee1d94f67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d19aaf66f864a17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce3200242c24493"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0af07c0f5e4cee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a9874160a664628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce3200242c24493" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd08af735e8414e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0af07c0f5e4cee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>