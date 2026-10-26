--- v14 (2026-10-04)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d19aaf66f864a17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73218c196764082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0af07c0f5e4cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5365b755fce4ffc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd08af735e8414e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0af07c0f5e4cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4303c417751541bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5365b755fce4ffc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>