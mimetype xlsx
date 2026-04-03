--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0398d7b41b454935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24fe01f344c84e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c5ca5df578b4bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2118c270804742"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R560dbaff089742e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c5ca5df578b4bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d79e07d35ef487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2118c270804742" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>