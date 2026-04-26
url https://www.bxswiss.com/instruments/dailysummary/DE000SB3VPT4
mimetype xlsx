--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24fe01f344c84e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41d9e4f5afd4337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2118c270804742"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5bfcdeae5bc4331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d79e07d35ef487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2118c270804742" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb65f53cbb8054de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5bfcdeae5bc4331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>