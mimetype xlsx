--- v7 (2026-04-26)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41d9e4f5afd4337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ba586a450c4f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5bfcdeae5bc4331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c3099163eb24bd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb65f53cbb8054de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5bfcdeae5bc4331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e377e873be4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c3099163eb24bd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>24,895</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>