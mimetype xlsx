--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ba586a450c4f74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6fbb614141b45fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c3099163eb24bd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f2ecd4011ad43f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e377e873be4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c3099163eb24bd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c4eea2d8324d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f2ecd4011ad43f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>