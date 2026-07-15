--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6fbb614141b45fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c9919e396224e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f2ecd4011ad43f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8039fab2d447fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c4eea2d8324d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f2ecd4011ad43f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0948d0fab4049a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8039fab2d447fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>