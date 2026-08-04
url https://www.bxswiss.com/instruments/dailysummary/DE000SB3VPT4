--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c9919e396224e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa192e8c90de48e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8039fab2d447fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b0a09676944df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0948d0fab4049a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8039fab2d447fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42871b4706a46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b0a09676944df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,165</x:t>
-[...252 lines deleted...]
-          <x:t>81,420</x:t>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>