--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa192e8c90de48e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4337b0e9dd6f431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b0a09676944df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a21d8800b7c42c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42871b4706a46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b0a09676944df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0f3293c20a2422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a21d8800b7c42c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>