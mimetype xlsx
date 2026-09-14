--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4337b0e9dd6f431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab91509ee1d94f67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a21d8800b7c42c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce3200242c24493"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0f3293c20a2422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a21d8800b7c42c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a9874160a664628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce3200242c24493" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>