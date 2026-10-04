--- v13 (2026-09-12)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref680ba3352e4c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re143b7113fb64e6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc500b3fe574322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b2875841cd40c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39026edc9b994d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc500b3fe574322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbca260d84464de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b2875841cd40c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>17,485</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>15,905</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,840</x:t>
-[...355 lines deleted...]
-          <x:t>18,440</x:t>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>