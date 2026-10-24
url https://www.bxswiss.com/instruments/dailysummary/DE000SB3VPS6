--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re143b7113fb64e6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479c42897fb14b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b2875841cd40c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b49d6de895411b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbca260d84464de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b2875841cd40c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd842d7f68f5e471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b49d6de895411b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>18,305</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,970</x:t>
-[...65 lines deleted...]
-          <x:t>17,255</x:t>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,130</x:t>
-[...286 lines deleted...]
-          <x:t>17,010</x:t>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,805</x:t>
-[...26 lines deleted...]
-          <x:t>19,085</x:t>
+          <x:t>20,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>12,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>