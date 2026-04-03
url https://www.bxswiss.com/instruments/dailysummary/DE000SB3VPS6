--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ae28dc706d46d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e60510002b4e45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e84be759bdd4ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c3907d7b104c67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R673b405c7af2467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e84be759bdd4ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65136a80d532418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c3907d7b104c67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>13,010</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,175</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>14,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,050</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>