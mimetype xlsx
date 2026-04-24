--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e60510002b4e45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20430753ad8462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c3907d7b104c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e3fcbc264e49de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65136a80d532418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c3907d7b104c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db11a891f654575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e3fcbc264e49de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>