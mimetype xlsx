--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20430753ad8462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5234bc8ba6d4abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e3fcbc264e49de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d6f99f095b447a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db11a891f654575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e3fcbc264e49de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73d3ac79d334e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d6f99f095b447a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>