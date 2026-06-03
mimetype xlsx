--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5234bc8ba6d4abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e459a7217924f54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d6f99f095b447a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8adf2411bf92435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73d3ac79d334e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d6f99f095b447a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c76dff2c5a640a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8adf2411bf92435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>25,030</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,915</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>14,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>20,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,435</x:t>
-[...431 lines deleted...]
-          <x:t>22,835</x:t>
+          <x:t>19,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>