--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e459a7217924f54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758115cca96246de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8adf2411bf92435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8c48017c274958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c76dff2c5a640a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8adf2411bf92435e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e265653196f42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8c48017c274958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,720</x:t>
-[...468 lines deleted...]
-          <x:t>19,425</x:t>
+          <x:t>22,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>