--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758115cca96246de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31c485e31a34d4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8c48017c274958"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R307869ca4623476b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e265653196f42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8c48017c274958" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd50b8e542cd14fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R307869ca4623476b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>