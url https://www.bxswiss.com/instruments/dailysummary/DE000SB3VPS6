--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31c485e31a34d4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b544d245dff4b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R307869ca4623476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R087a116230034db4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd50b8e542cd14fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R307869ca4623476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f4ffb5529b43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R087a116230034db4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>10,885</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>10,875</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>