--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b544d245dff4b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14762394a76c4d31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R087a116230034db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7a2dd8979244d1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f4ffb5529b43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R087a116230034db4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a217d5286a047dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7a2dd8979244d1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>