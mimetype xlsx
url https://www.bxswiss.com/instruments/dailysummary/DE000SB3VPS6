--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14762394a76c4d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref680ba3352e4c6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7a2dd8979244d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc500b3fe574322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a217d5286a047dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7a2dd8979244d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39026edc9b994d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc500b3fe574322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>15,260</x:t>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>13,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>17,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>