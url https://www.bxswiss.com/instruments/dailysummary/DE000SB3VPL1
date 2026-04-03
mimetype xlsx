--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d5dc8ccf1347aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d7706ba1214100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f89bc86594d4312"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b212f1a61e54326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0359a61e3bb541d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f89bc86594d4312" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8923f8006413484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b212f1a61e54326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,475</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...622 lines deleted...]
-          <x:t>4,915</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>