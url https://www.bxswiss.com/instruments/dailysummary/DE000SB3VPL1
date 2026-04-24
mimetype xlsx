--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d7706ba1214100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58e90cd8c353494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b212f1a61e54326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84c26fd9b92646e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8923f8006413484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b212f1a61e54326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb476460bdd5848b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84c26fd9b92646e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,920</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>3,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,160</x:t>
-[...566 lines deleted...]
-          <x:t>1,905</x:t>
+          <x:t>4,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>