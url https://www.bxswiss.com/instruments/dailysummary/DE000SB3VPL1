--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58e90cd8c353494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256232f6dfca4ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84c26fd9b92646e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610baa99ac9649c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb476460bdd5848b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84c26fd9b92646e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf22d28d4569e4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610baa99ac9649c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>