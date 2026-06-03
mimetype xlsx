--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256232f6dfca4ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2fb89ca6be4673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610baa99ac9649c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6749450864e4548"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf22d28d4569e4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610baa99ac9649c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90472ac6466c485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6749450864e4548" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,980</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,955</x:t>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...359 lines deleted...]
-          <x:t>3,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,000</x:t>
-[...193 lines deleted...]
-          <x:t>3,345</x:t>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>