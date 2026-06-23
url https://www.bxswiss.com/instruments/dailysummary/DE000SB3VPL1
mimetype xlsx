--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2fb89ca6be4673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a6eabc128b4638" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6749450864e4548"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7c725d8beda4d45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90472ac6466c485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6749450864e4548" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc69742cc8bb04e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7c725d8beda4d45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,560</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,000</x:t>
-[...11 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,740</x:t>
-[...205 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,285</x:t>
-[...306 lines deleted...]
-          <x:t>4,645</x:t>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>