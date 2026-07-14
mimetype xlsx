--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a6eabc128b4638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf44cef622ef1464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7c725d8beda4d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9a8a44398054917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc69742cc8bb04e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7c725d8beda4d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa2083cbea384231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9a8a44398054917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,945</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,520</x:t>
-[...227 lines deleted...]
-          <x:t>2,585</x:t>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,575</x:t>
-[...48 lines deleted...]
-          <x:t>2,635</x:t>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,330</x:t>
-[...215 lines deleted...]
-          <x:t>4,565</x:t>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>