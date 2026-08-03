--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf44cef622ef1464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73473eb03c594e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9a8a44398054917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra49367ae018949b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa2083cbea384231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9a8a44398054917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27a4beb315d04e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra49367ae018949b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>3,370</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,285</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>2,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>