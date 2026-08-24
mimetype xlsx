--- v10 (2026-08-03)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73473eb03c594e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R557691034d054188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra49367ae018949b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7c6d6dd477e4c7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27a4beb315d04e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra49367ae018949b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd345bcb0ce7f4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7c6d6dd477e4c7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,930</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,915</x:t>
-[...544 lines deleted...]
-          <x:t>3,285</x:t>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>