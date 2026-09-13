--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R557691034d054188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbccd6206ffd4e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7c6d6dd477e4c7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R221e48b194db4022"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd345bcb0ce7f4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7c6d6dd477e4c7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R771950e4fccb4bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R221e48b194db4022" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,495</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,145</x:t>
-[...119 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,600</x:t>
-[...387 lines deleted...]
-          <x:t>3,490</x:t>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>