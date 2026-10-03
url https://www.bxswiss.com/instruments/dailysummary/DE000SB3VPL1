--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbccd6206ffd4e6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e84e62e727847eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R221e48b194db4022"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0329ffd060094bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R771950e4fccb4bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R221e48b194db4022" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8083db38790415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0329ffd060094bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,735</x:t>
-[...80 lines deleted...]
-          <x:t>3,485</x:t>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,040</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>2,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>