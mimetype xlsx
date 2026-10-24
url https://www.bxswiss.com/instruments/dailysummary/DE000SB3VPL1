--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e84e62e727847eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756a74dfaeed435c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0329ffd060094bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01c4f43ba2d74fcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8083db38790415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0329ffd060094bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f7b9cea0ae24c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01c4f43ba2d74fcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,300</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,780</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...381 lines deleted...]
-          <x:t>22.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,925</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>3,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>