--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7af0f27b244ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ad4039c65c04e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b26ea5416b4fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2930ded8ccc4a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef586e3419b4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b26ea5416b4fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb3c7f8553341cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2930ded8ccc4a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,736</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,692</x:t>
-[...43 lines deleted...]
-          <x:t>0,719</x:t>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,604</x:t>
-[...566 lines deleted...]
-          <x:t>1,035</x:t>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>