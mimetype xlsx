--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ad4039c65c04e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8366c35d148749e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2930ded8ccc4a77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f1972610ed0474b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb3c7f8553341cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2930ded8ccc4a77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903bcf1beef146ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f1972610ed0474b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>