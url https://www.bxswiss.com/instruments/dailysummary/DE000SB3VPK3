--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8366c35d148749e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re380f0c2647f4991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f1972610ed0474b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R140a72d35cd1425f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903bcf1beef146ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f1972610ed0474b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a75f25e8864133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R140a72d35cd1425f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,456</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,416</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,327</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,370</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,389</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,372</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,389</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>