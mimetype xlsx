--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d34e4c0920c4ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb041a45a700c47ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde87713cf16a4cd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22307caa666d4e9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa08d95011b4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde87713cf16a4cd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a2c3bb13134be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22307caa666d4e9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>4,400</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>