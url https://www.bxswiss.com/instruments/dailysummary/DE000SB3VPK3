--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb041a45a700c47ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc40a46a36c441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22307caa666d4e9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b51c6d948f443c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a2c3bb13134be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22307caa666d4e9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa0398f9647d423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b51c6d948f443c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,480</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,180</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,886</x:t>
-[...16 lines deleted...]
-          <x:t>1,385</x:t>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,145</x:t>
-[...463 lines deleted...]
-          <x:t>0,756</x:t>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>