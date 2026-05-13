--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc40a46a36c441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f30ec0853241a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b51c6d948f443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c9b4ba1a6a845d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa0398f9647d423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b51c6d948f443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R807a295d05094538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c9b4ba1a6a845d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>0,835</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,961</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>1,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>