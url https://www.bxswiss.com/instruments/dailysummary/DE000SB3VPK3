--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f30ec0853241a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7642f0f20864916" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c9b4ba1a6a845d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R784f7f09ba644d50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R807a295d05094538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c9b4ba1a6a845d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R204fefeab5ba4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R784f7f09ba644d50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
-[...4 lines deleted...]
-          <x:t>1,015</x:t>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...544 lines deleted...]
-          <x:t>1,010</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,861</x:t>
-[...4 lines deleted...]
-          <x:t>0,915</x:t>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>