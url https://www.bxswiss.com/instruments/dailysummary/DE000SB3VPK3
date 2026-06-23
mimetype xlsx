--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7642f0f20864916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf36332145fde4841" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R784f7f09ba644d50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b4652bc59a4c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R204fefeab5ba4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R784f7f09ba644d50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb06023530494b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b4652bc59a4c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,927</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,961</x:t>
-[...33 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,535</x:t>
-[...16 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,305</x:t>
-[...318 lines deleted...]
-          <x:t>0,953</x:t>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,953</x:t>
-[...112 lines deleted...]
-          <x:t>0,978</x:t>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>