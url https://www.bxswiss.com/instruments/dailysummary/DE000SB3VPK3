--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf36332145fde4841" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98af3ca62b42422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b4652bc59a4c64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb12c8275fec14c07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb06023530494b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b4652bc59a4c64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45269f259a704a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb12c8275fec14c07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,997</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,923</x:t>
-[...38 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,045</x:t>
-[...21 lines deleted...]
-          <x:t>1,045</x:t>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,025</x:t>
-[...183 lines deleted...]
-          <x:t>0,956</x:t>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,908</x:t>
-[...242 lines deleted...]
-          <x:t>1,130</x:t>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>