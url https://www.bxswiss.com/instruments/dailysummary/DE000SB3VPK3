--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98af3ca62b42422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56741472474b495e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb12c8275fec14c07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R428484ae0e8a4a6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45269f259a704a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb12c8275fec14c07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63041ae1af849e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R428484ae0e8a4a6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,857</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,780</x:t>
-[...242 lines deleted...]
-          <x:t>0,995</x:t>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>1,035</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,100</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>0,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>