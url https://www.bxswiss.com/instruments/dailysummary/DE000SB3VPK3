--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56741472474b495e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7af0f27b244ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R428484ae0e8a4a6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b26ea5416b4fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63041ae1af849e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R428484ae0e8a4a6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef586e3419b4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b26ea5416b4fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,155</x:t>
-[...26 lines deleted...]
-          <x:t>1,130</x:t>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,050</x:t>
-[...70 lines deleted...]
-          <x:t>1,255</x:t>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
-        </x:is>
-[...489 lines deleted...]
-          <x:t>1,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>