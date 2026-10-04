--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R907d80bc185944b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62029e4dd7c64136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa9ffe1c2a2e43ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd5f626c15440fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe2a54c402f4236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa9ffe1c2a2e43ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a4a880d860648d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd5f626c15440fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>26,115</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>32,280</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>