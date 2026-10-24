--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62029e4dd7c64136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc81a6500a3143ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd5f626c15440fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49817dfc81b64ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a4a880d860648d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd5f626c15440fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9d9a702e8ca4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49817dfc81b64ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>