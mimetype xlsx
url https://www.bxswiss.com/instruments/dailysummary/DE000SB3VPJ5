--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca8ce7ef24014d5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb66890c62c4d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e4a600f3abf4d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra030d23b7cef4a63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ae2d22635b46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e4a600f3abf4d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8337314f22bd4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra030d23b7cef4a63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>