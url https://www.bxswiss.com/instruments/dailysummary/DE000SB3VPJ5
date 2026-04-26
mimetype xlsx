--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb66890c62c4d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888f56f765ae4086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra030d23b7cef4a63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ea791ac9dda471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8337314f22bd4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra030d23b7cef4a63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a33c483def422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ea791ac9dda471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...404 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>