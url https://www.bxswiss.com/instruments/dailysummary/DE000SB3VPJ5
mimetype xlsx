--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888f56f765ae4086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4159f50e64d048ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ea791ac9dda471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a354ca7a97c4d16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a33c483def422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ea791ac9dda471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda49b7904e254c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a354ca7a97c4d16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>