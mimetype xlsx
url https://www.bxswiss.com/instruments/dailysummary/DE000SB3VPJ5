--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4159f50e64d048ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd60a175c974bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a354ca7a97c4d16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce1f9133435943de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda49b7904e254c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a354ca7a97c4d16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9092d06babd64eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce1f9133435943de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>24,995</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,850</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>24,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,220</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>