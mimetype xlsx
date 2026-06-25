--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd60a175c974bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda7b22e4326f4ced" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce1f9133435943de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad39a81c9efa42b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9092d06babd64eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce1f9133435943de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fbbbe5648424466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad39a81c9efa42b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>23,590</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,185</x:t>
-[...33 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,860</x:t>
-[...225 lines deleted...]
-          <x:t>20,250</x:t>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>