--- v11 (2026-06-25)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda7b22e4326f4ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07459e6903df4173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad39a81c9efa42b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R992a8ba601c8462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fbbbe5648424466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad39a81c9efa42b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2889f516aa7c4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R992a8ba601c8462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,140</x:t>
-[...124 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>20,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,705</x:t>
-[...414 lines deleted...]
-          <x:t>11,450</x:t>
+          <x:t>22,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>