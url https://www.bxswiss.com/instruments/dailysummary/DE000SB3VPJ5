--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07459e6903df4173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b9516c2b1a4942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R992a8ba601c8462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4630a4b218ef4afd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2889f516aa7c4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R992a8ba601c8462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31e4242966804c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4630a4b218ef4afd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,690</x:t>
-[...134 lines deleted...]
-          <x:t>24,700</x:t>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,295</x:t>
-[...80 lines deleted...]
-          <x:t>22,015</x:t>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>