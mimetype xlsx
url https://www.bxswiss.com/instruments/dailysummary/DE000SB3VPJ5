--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b9516c2b1a4942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R907d80bc185944b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4630a4b218ef4afd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa9ffe1c2a2e43ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31e4242966804c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4630a4b218ef4afd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe2a54c402f4236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa9ffe1c2a2e43ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>24,700</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,295</x:t>
-[...276 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>23,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>23,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,820</x:t>
-[...166 lines deleted...]
-          <x:t>25,835</x:t>
+          <x:t>23,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>