--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10497c8765b4c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc324ec28343d43cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30d7e0a34c447ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3fd3f741dd54b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45fb2f274771449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30d7e0a34c447ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89fa464f1274f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3fd3f741dd54b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Repsol</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,750</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>36,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>