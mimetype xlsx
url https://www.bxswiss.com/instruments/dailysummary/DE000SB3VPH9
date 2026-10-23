--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc324ec28343d43cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f24856fc4644dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3fd3f741dd54b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebe2f141f50740ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89fa464f1274f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3fd3f741dd54b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf25e225aae7949b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebe2f141f50740ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Repsol</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>34,930</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,910</x:t>
-[...463 lines deleted...]
-          <x:t>31,750</x:t>
+          <x:t>28,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>