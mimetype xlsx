--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8653ea9450f646a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59419a17914483b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2c6bdff99dc46ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc92cfdedc2c44f62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1d1762b48424d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2c6bdff99dc46ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a898a41d18421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc92cfdedc2c44f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Repsol</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>