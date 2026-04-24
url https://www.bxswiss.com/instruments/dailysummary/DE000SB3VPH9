--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59419a17914483b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b645449738846ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc92cfdedc2c44f62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81152a462fce4a63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a898a41d18421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc92cfdedc2c44f62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7207a9b7f1f4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81152a462fce4a63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Repsol</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>