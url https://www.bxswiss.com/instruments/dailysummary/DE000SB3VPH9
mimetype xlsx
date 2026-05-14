--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b645449738846ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6a787b5e0e4a75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81152a462fce4a63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81528be69ff42c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7207a9b7f1f4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81152a462fce4a63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2400b6a3988485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81528be69ff42c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Repsol</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>17,820</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,650</x:t>
-[...296 lines deleted...]
-          <x:t>9,110</x:t>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>