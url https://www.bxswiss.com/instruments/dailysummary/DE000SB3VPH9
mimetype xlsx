--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6a787b5e0e4a75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914a9251307e4b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81528be69ff42c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd44239e3a13b4368"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2400b6a3988485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81528be69ff42c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd510191bc09461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd44239e3a13b4368" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Repsol</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>