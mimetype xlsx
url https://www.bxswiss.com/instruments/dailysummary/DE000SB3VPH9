--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914a9251307e4b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a3acc7d705743bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd44239e3a13b4368"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35fa1ade040f4a3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd510191bc09461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd44239e3a13b4368" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33fadffcce8545de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35fa1ade040f4a3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Repsol</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>14,165</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,975</x:t>
-[...485 lines deleted...]
-          <x:t>11,980</x:t>
+          <x:t>7,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>