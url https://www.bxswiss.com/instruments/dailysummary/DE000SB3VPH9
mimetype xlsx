--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a3acc7d705743bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a748793832d401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35fa1ade040f4a3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf060098f60764b29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33fadffcce8545de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35fa1ade040f4a3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b4fab397b04e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf060098f60764b29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Repsol</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>13,400</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,825</x:t>
-[...242 lines deleted...]
-          <x:t>7,975</x:t>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>