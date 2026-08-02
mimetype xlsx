--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a748793832d401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0dd92aa0ef4e4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf060098f60764b29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587440aa1b3a4b51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b4fab397b04e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf060098f60764b29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf66b5b641dd4bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587440aa1b3a4b51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Repsol</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>