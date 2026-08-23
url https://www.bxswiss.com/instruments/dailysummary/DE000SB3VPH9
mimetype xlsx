--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0dd92aa0ef4e4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1eee7f0dc6c4c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587440aa1b3a4b51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racaa240cb4fb4555"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf66b5b641dd4bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587440aa1b3a4b51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2771eab1c800446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racaa240cb4fb4555" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Repsol</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>