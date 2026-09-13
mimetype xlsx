--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1eee7f0dc6c4c05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10497c8765b4c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racaa240cb4fb4555"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30d7e0a34c447ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2771eab1c800446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racaa240cb4fb4555" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45fb2f274771449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30d7e0a34c447ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Repsol</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>